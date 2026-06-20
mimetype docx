--- v0 (2026-05-06)
+++ v1 (2026-06-20)
@@ -2,878 +2,1115 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Digital elevation model dataset of the main peak area of Nyingchi Tanggula in 2014</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">2014年念青唐古拉山主峰地区数字高程模型数据集</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.DIMaC.db0053.2020</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Digital elevation model dataset of the main peak area of Nyingchi Tanggula in 2014</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.ncdc.DIMaC.2020.114</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.DIMaC.db0053.2020</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.ncdc.DIMaC.2020.114</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">申请获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Glacier</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">冰川</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">This data set is aimed at the main peak area of Nyainqentanglha mountain, including glacier and surrounding area in the main peak area of Nyainqentanglha mountain, and the digital elevation model of this area in 2014 obtained by using remote sensing images. The data set contains one band, and the complex data of the same ground object can be obtained by using the platform equipped with synthetic aperture radar sensor at the same time or two parallel observations. After accurate registration, complex interferograms can be obtained by conjugate multiplication of complex images. Based on the geometric relationship among flight platform, beam view and baseline, the digital elevation model of glacier area is obtained by unwrapping the phase information of complex interferogram. It is only aimed at the glacier surface elevation in 2014, so it is not necessary to supplement and improve it, and fully open sharing is adopted. The data set contains dem2014, a total of 1 band. Data set file name and band name are as follows: data set file name: 2014 Nianqing Tanggula Mountain main peak area digital elevation model data set, dem2014-2014 area digital elevation model, unit: meter (m). </w:t>
+        <w:t xml:space="preserve">本数据集针对念青唐古拉山主峰地区，包括念青唐古拉山主峰地区冰川及周边区域，利用遥感影像获取的2014年该地区数字高程模型。数据集包含1个波段，主要通过使用搭载合成孔径雷达传感器的平台，同时观测或两次平行的观测，获取地面同一地物目标的复数数据。经过精确配准后对复数图像进行共轭相乘可得到复干涉纹图。利用飞行平台、波束视及基线之间的几何关系，对复干涉纹图中的相位信息进行解缠获取的冰川区数字高程模型。只针对2014年当年冰川表面高程，故不进行补充和完善，采用完全开放共享。数据集包含DEM2014，共1个波段。数据集文件名及波段名称对应如下：数据集文件名：2014年念青唐古拉山主峰地区数字高程模型数据集，DEM2014——2014年该地区数字高程模型，单位：米(m)。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">This data set is mainly interpreted data, and the main data source is TerraSAR-X / TanDEM-X microwave remote sensing data.</w:t>
+        <w:t xml:space="preserve">本数据集主要为解译数据，数据主要来源为TerraSAR-X/TanDEM-X微波遥感数据。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">The complex data of the same object on the ground can be obtained by using the platform equipped with synthetic aperture radar (SAR) sensor and observing at the same time or twice in parallel. After accurate registration, complex interferograms can be obtained by conjugate multiplication of complex images. Based on the geometric relationship among flight platform, beam view and baseline, the digital elevation model of glacier area is obtained by unwrapping the phase information of complex interferogram.</w:t>
+        <w:t xml:space="preserve">通过使用搭载合成孔径雷达传感器的平台，同时观测或两次平行的观测，获取地面同一地物目标的复数数据。经过精确配准后对复数图像进行共轭相乘可得到复干涉纹图。利用飞行平台、波束视及基线之间的几何关系，对复干涉纹图中的相位信息进行解缠获取的冰川区数字高程模型。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">By using the platform equipped with TerraSAR-X and TanDEM-X sensors, the complex data (including amplitude and phase information) of the same ground object are obtained at the same time to form an interference pair. After accurate registration, complex interferograms can be obtained by conjugate multiplication of complex images. Based on the geometric relationship among flight platform, beam view and baseline, the phase information in complex interferogram is unwrapped to obtain the ground elevation information. The absolute accuracy in the vertical direction is better than 10 m, and the relative accuracy is 4 m at &amp; gt; 20% and 2 m at &amp; lt; 20%. </w:t>
+        <w:t xml:space="preserve">通过使用搭载TerraSAR-X和TanDEM-X传感器的平台，同时观测，获取地面同一地物目标的复数数据（包括振幅和相位信息），组成干涉对。经过精确配准后对复数图像进行共轭相乘可得到复干涉纹图。利用飞行平台、波束视及基线之间的几何关系，对复干涉纹图中的相位信息进行解缠，从而得到地面高程信息。其垂直方向的绝对精度优于10 m，相对精度在局部坡度角&gt;20%时达到4 m，&lt;20%时精度达到2 m。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2014/03/01-2014/03/31</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2014/03/01-2014/03/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Main peak of Nianqing Tanggula Mountain </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">念青唐古拉山主峰 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:244.0 KiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">244.0 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TIFF</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据空间分辨率</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(/</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>米</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">30.0m</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:The main peak of Nianqing Tanggula Mountain, DEM</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">念青唐古拉山主峰, DEM</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2014</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2014</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:The main peak of Nianqing Tanggula Mountain </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">念青唐古拉山主峰 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -907,51 +1144,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 30.79</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -978,51 +1233,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 89.96</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1044,51 +1317,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 91.03</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1115,51 +1406,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 29.86</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1185,550 +1494,818 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Li Hongxing </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李红星</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967592</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967592</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:lihongxing@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">lihongxing@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:LIU Shiyin,  WU Kunpeng </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">刘时银,  吴坤鹏 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:WU Kunpeng </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">吴坤鹏  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:WU Kunpeng , LIU Shiyin </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">吴坤鹏, 刘时银</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">number:2013FY111400</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2013FY111400</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">name:</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">中国西部主要冰川作用中心冰量变化调查</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">LIU Shiyin, WU Kunpeng. Digital elevation model dataset of the main peak area of Nyingchi Tanggula in 2014. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2020. https://cstr.cn/CSTR:11738.11.ncdc.DIMaC.2020.114.</w:t>
+        <w:t xml:space="preserve">刘时银,吴坤鹏. 2014年念青唐古拉山主峰地区数字高程模型数据集. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2020. https://cstr.cn/CSTR:11738.11.ncdc.DIMaC.2020.114.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>