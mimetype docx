--- v0 (2026-05-05)
+++ v1 (2026-08-04)
@@ -2,926 +2,837 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">洪涝灾害全景分析与社会化管控平台</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Panoramic analysis and socialized control platform for flood disasters</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Panoramic analysis and socialized control platform for flood disasters</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.nhri.db6832.2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.nhri.db6832.2025</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.NCDC.NHRI.DB6832.2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">其他</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Others</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  洪涝灾害全景分析与社会化管控平台是以流域洪涝灾害监测预报和灾害分析模型基本为内核，提出洪涝灾害全景分析与社会化管控平台架构，基于云技术实现洪涝灾害风险预防、预报调度、应急响应和灾后恢复等主要功能模块的集成，研制的软件平台。平台主要为示范区提供风险隐患早期识别与预防、感知监测、四预分析、灾中响应、灾后恢复、知识平台等功能模块。通过集成多种功能和模型算法，实现了洪涝灾害的全过程管理。从风险隐患的早期识别与预防到灾害发生时的快速响应和灾后的有效恢复，平台提供了全面、实时的数据支持和决策依据。同时，通过知识平台的建设，还实现了灾害知识的积累、共享和应用，为提升洪涝灾害管理水平提供了有力支撑。   本平台系统仅提供技术方案开放共享。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
-      </w:r>
+        <w:t>Data source description</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
-      </w:r>
+        <w:t>Data processing method</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">巢湖流域,滁河流域,里下河地区,长三角示范区流域 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Chaohu River Basin, Chuhe River Basin, Lixiahe Region, Yangtze River Delta Demonstration Zone Basin </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">237.8 MiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:237.8 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">*.docx</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...18 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">示范区, 洪涝灾害, 社会化管控</w:t>
+        <w:t xml:space="preserve">Theme:Demonstration zone, flood disasters, socialized control</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Subject:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2024</w:t>
+        <w:t xml:space="preserve">Time:2024</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">巢湖流域,  滁河流域,  里下河地区,  长三角示范区流域 </w:t>
+        <w:t xml:space="preserve">Place:Chaohu River Basin,  Chuhe River Basin,  Lixiahe Region,  Yangtze River Delta Demonstration Zone Basin </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -955,69 +866,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1044,69 +937,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1128,69 +1003,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1217,69 +1074,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1305,818 +1144,550 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李红星</w:t>
+        <w:t xml:space="preserve">contacts:Li Hongxing </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967592</w:t>
+        <w:t xml:space="preserve">phone:0931-4967592</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">胡庆芳 </w:t>
+        <w:t xml:space="preserve">contributors:HU Qingfang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">胡庆芳  </w:t>
+        <w:t xml:space="preserve">author:HU Qingfang </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:HU Qingfang </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">number:2021YFC3000100</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">长江下游洪涝灾害集成调控与应急除险技术装备</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name:Lower Yangtze River Flood Disaster Integration and Control and Emergency De-risking Technology and Equipment</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">胡庆芳. 洪涝灾害全景分析与社会化管控平台. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2025. https://cstr.cn/CSTR:11738.11.NCDC.NHRI.DB6832.2025.</w:t>
+        <w:t xml:space="preserve">HU Qingfang. Panoramic analysis and socialized control platform for flood disasters. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2025. https://cstr.cn/CSTR:11738.11.NCDC.NHRI.DB6832.2025.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>