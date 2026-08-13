--- v0 (2026-06-23)
+++ v1 (2026-08-13)
@@ -2,1079 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">祁连山国家公园NDVI数据集（1982-2020年）</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">NDVI data set of Qilian Mountain National Park (1982-2020)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">NDVI data set of Qilian Mountain National Park (1982-2020)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.nieer.db2741.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.nieer.db2741.2023</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.nieer.db2741.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">遥感及产品</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Remote Sensing</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  该数据包含了祁连山从1982年至2020年的NDVI栅格数据集，地理坐标系WGS_1984,投影坐标系Albers。长时间序列的 NDVI 数据有助于对地表特征、植被覆盖情况进行长期监测。</w:t>
+        <w:t xml:space="preserve">This data includes the NDVI grid data set of Qilian Mountains from 1982 to 2020, and the geographic coordinate system WGS_ 1984, projection coordinate system Albert. The NDVI data of long time series is helpful for long-term monitoring of surface characteristics and vegetation coverage. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  研究选用GIMMS NDVI数据与MODIS NDVI数据，其中 GIMMS NDVI 数据选用GIMMS NDVI V1版本，时间范围为1982—2015年，空间分辨率约为8 km，数据从Ecocast 网站(https:/lecocast.arc.nasa.gov/data/pub/gimms）获取。2000—2020年选取美国地质勘探局（http://lpdaac.usgs.gov）提供的MODIS NDVI (MOD13A1)，产品的时间分辨率为16d，空间分辨率为1km。</w:t>
+        <w:t xml:space="preserve">  The GIMMS NDVI data and MODIS NDVI data are selected for the study. The GIMMS NDVI data is the GIMMS NDVI V1 version, with a time range of 1982 to 2015 and a spatial resolution of about 8 km. The data is obtained from the Ecocast website (https:/ecocast. arc. nasa. gov/data/pub/gms). From 2000 to 2020, USGS was selected（ http://lpdaac.usgs.gov ）The provided MODIS NDVI (MOD13A1) has a temporal resolution of 16d and a spatial resolution of 1km.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  研究选用GIMMS NDVI数据与MODIS NDVI数据，其中 GIMMS NDVI数据选用GIMMS NDVI V1版本，时间范围为1982—2015年，空间分辨率约为8 km，数据从Ecocast 网站（https://ecocast.arc.nasa.gov/data/pub/gimms）获取。由于数据分辨率是十五天，采用最大合成法（MVC)获取逐年NDVI 数据。2000—2020年选取美国地质勘探局（http:/lpdaac.usgs.gov）提供的MODIS NDVI (MOD13A1)，产品的时间分辨率为16d，空间分辨率为1 km。原始数据通过MRT 工具进行预处理后采用最大值合成法获得研究区年NDVI最大值。为保证两类数据的一致性，选取两类数据重叠月份数据利用时空稳定度分析与统计降尺度进行校验（Lin et al., 2020)，结合格式转换、重采样等预处理，获得1982—2020年祁连山国家公园空间分辨率为1 km的长时间序列NDVI数据。</w:t>
+        <w:t xml:space="preserve"> The GIMMS NDVI data and MODIS NDVI data are selected for the study. The GIMMS NDVI data is selected from the GIMMS NDVI V1 version, with a time range of 1982 to 2015, and a spatial resolution of about 8 km. The data is from the Ecocast website（ https://ecocast.arc.nasa.gov/data/pub/gimms ）Get. Since the data resolution is 15 days, the maximum composite method (MVC) is used to obtain the annual NDVI data. From 2000 to 2020, the MODIS NDVI (MOD13A1) provided by the United States Geological Survey (http://lpdaac. usgs. gov) was selected. The time resolution of the product was 16d and the spatial resolution was 1km. The annual NDVI maximum of the study area is obtained by using the maximum synthesis method after the original data is pretreated by the MRT tool. In order to ensure the consistency of the two types of data, the monthly data of the two types of overlapping data were selected for verification by using the spatial-temporal stability analysis and statistical downscaling (Lin et al., 2020), combined with the format conversion, resampling and other preprocessing, to obtain the long time series NDVI data of the Qilian Mountain National Park with a spatial resolution of 1 km from 1982 to 2020.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  严格遵循相关技术规定和标准进行数据加工，操作规范，数据完整性，逻辑一致性，精度高，质量较好。</w:t>
+        <w:t xml:space="preserve">  Strictly follow relevant technical regulations and standards for data processing, operation specifications, data integrity, logic consistency, high accuracy and good quality. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">1982/01/01-2020/12/31</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:1982/01/01-2020/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">祁连山 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Qilian Mountains </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">4.7 MiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:4.7 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...57 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">祁连山, NDVI, 长期监测</w:t>
+        <w:t xml:space="preserve">Theme:Qilian Mountain, NDVI, long-term monitoring</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">地理学 </w:t>
+        <w:t xml:space="preserve">Subject:geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">1982 1983 1984 1985 1986 1987 1988 1989 1990 1991 1992 1993 1994 1995 1996 1997 1998 1999 2000 2001 2002 2003 2004 2005 2006 2007 2008 2009 2010 2011 2012 2013 2014 2015 2016 2017 2018 2019 2020</w:t>
+        <w:t xml:space="preserve">Time:1982 1983 1984 1985 1986 1987 1988 1989 1990 1991 1992 1993 1994 1995 1996 1997 1998 1999 2000 2001 2002 2003 2004 2005 2006 2007 2008 2009 2010 2011 2012 2013 2014 2015 2016 2017 2018 2019 2020</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">祁连山 </w:t>
+        <w:t xml:space="preserve">Place:Qilian Mountains </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1108,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 39.78</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1197,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 94.82</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1281,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">102.99</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1370,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 36.78</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1458,818 +1185,550 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596</w:t>
+        <w:t xml:space="preserve">phone:0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">王让会 </w:t>
+        <w:t xml:space="preserve">contributors: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">周钧  </w:t>
+        <w:t xml:space="preserve">author: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">number:2019YFC0507400</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">祁连山自然保护区生态环境评估、预警与 监控关键技术研究 </w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">王让会. 祁连山国家公园NDVI数据集（1982-2020年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2023. https://cstr.cn/CSTR:11738.11.ncdc.nieer.db2741.2023.</w:t>
+        <w:t xml:space="preserve">. NDVI data set of Qilian Mountain National Park (1982-2020). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2023. https://cstr.cn/CSTR:11738.11.ncdc.nieer.db2741.2023.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>