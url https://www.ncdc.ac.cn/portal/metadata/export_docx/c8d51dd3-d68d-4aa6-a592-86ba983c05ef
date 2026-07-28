--- v0 (2026-04-30)
+++ v1 (2026-07-28)
@@ -2,1154 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">甘南高寒牧区土地利用类型时空分布数据集（2000-2020年）</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Spatial and temporal distribution data of land use types in Gannan alpine pastoral area from 2000 to 2020</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Spatial and temporal distribution data of land use types in Gannan alpine pastoral area from 2000 to 2020</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.nieer.db6708.2024</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.nieer.db6708.2024</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.NCDC.NIEER.DB6708.2024</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">其他</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Others</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  该数据集记录了甘南高寒牧区2000-2020年土地利用类型及变化情况，旨在为土地利用变化对甘南牧区生态系统影响的研究提供基础。结合甘南高寒牧区实地情况，该区土地利用分类体系共划分为七类：耕地（以种植农作物为主的农用地）、草地（以草本植物为主，包括以放牧为主的灌丛草地）、林地（包括有林地、灌木林地、 疏林地和针阔叶林等用地）、水域（天然水域和水利设施用地，包括河流、湖泊和水库）、湿地（滩地和沼泽地）、建筑用地（城乡居民区用地、工商矿业和交通用地）和未利用地（沙化地、盐碱地、裸地和难以利用的土地）。数据集总体精度和 Kappa系数分别在86.94%–93.86%和83.14%–92.16%范围内，分类精度均超过80%。   该数据集基于 GEE 云平台，利用多时相 Landsat 影像的密集时间堆栈和去云技术，解决了高寒牧区影像质量多云的问题，然后基于随机森林分类算法生成了甘南高寒牧区2000-2020年土地利用变化空间分布数据。数据集为栅格数据，空间分辨率为30m，总共分为5个时期：2000、2005、2010、2015和2020年。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  数据集使用Landsat时间序列卫星影像和DEM数据进行土地利用分类，源数据获取和预处理均在GEE云平台上进行。甘南高寒牧区覆盖的Landsat卫星轨道号分别是130/36、130/37、131/35、131/36、131/37、132/36和132/37。</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  该数据基于 GEE 云平台上的多时相 Landsat 图像密集时间叠加技术和随机森林机器，学习监测甘南高寒牧区 2000–2020 土地利用时空变化信息。</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  本数据集经过严格的质量控制，确保了数据的准确性、可靠性和一致性。数据基于GEE平台提高了土地利用变化研究的效率。在 GEE 平台上，利用多时相 Landsat 影像和密集时间叠加方法，有效地克服了高云层覆盖的挑战。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2022/05/14-2022/05/14</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2022/05/14-2022/05/14</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">甘南藏族自治州 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Gannan Tibetan Autonomous Prefecture </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">403.7 MiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:403.7 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...132 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">典型脆弱区, 空间分布, 土地利用变化</w:t>
+        <w:t xml:space="preserve">Theme:Typical fragile areas, spatial distribution, land use changes</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">地理学其他学科 </w:t>
+        <w:t xml:space="preserve">Subject:Geography and other disciplines </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2000 2005 2010 2015 2020</w:t>
+        <w:t xml:space="preserve">Time:2000 2005 2010 2015 2020</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">甘南高寒牧区 </w:t>
+        <w:t xml:space="preserve">Place:Gannan Alpine Pastoral Area </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1183,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 36.17</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1272,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">100.77</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1356,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">104.72</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1445,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 33.10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1533,818 +1185,550 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596</w:t>
+        <w:t xml:space="preserve">phone:0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">高金龙 </w:t>
+        <w:t xml:space="preserve">contributors:GAO Jinglong </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">高金龙  </w:t>
+        <w:t xml:space="preserve">author:GAO Jinglong </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:GAO Jinglong </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">number:21ZD4FA020</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">甘肃典型脆弱生态系统健康评估与预警技术研发与示范</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">高金龙. 甘南高寒牧区土地利用类型时空分布数据集（2000-2020年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2024. https://cstr.cn/CSTR:11738.11.NCDC.NIEER.DB6708.2024.</w:t>
+        <w:t xml:space="preserve">GAO Jinglong. Spatial and temporal distribution data of land use types in Gannan alpine pastoral area from 2000 to 2020. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2024. https://cstr.cn/CSTR:11738.11.NCDC.NIEER.DB6708.2024.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>