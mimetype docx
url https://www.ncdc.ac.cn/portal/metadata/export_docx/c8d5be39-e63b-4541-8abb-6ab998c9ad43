--- v0 (2026-05-06)
+++ v1 (2026-06-20)
@@ -2,878 +2,1040 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Experimental study on support performance of rectangular large section supported by pipe top</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">管顶支承矩形大断面支护性能试验研究</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.nieer.db2775.2023</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Experimental study on support performance of rectangular large section supported by pipe top</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.NCDC.NIEER.DB2775.2023</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.nieer.db2775.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.NCDC.NIEER.DB2775.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">申请获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Others</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">其他</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">&lt;pre&gt;&lt;code&gt; The data set mainly includes load, internal force, displacement and other data items of rectangular excavation section reinforced by pipe curtain. The data are obtained through simulation test. This dataset contains an excel file. The data table includes minimum load, final load, relative stiffness of pipe curtain and displacement. </w:t>
+        <w:t xml:space="preserve">  该数据集主要包含管幕加固矩形开挖断面的荷载、内力情况、位移等数据项。数据通过模拟试验得到。本数据集包含一个excel文件。该数据表格包含最小荷载、最终荷载、管幕相对刚度、位移情况。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">&lt;pre&gt;&lt;code&gt;   The experimental results are obtained.</w:t>
+        <w:t xml:space="preserve">  实验试验得到。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">&lt;pre&gt;&lt;code&gt;   The experimental results are obtained.</w:t>
+        <w:t xml:space="preserve">  实验试验得到。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">&lt;pre&gt;&lt;code&gt;  The data quality is good. </w:t>
+        <w:t xml:space="preserve">  数据质量良好。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2019/04/01-2019/04/30</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2019/04/01-2019/04/30</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Shanghai </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">上海 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:26.7 KiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">26.7 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">format:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">excel</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:pipe-roof, rectangle excavation stability, experiment, digital image, optical fiber, settlement</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">pipe-roof, rectangle excavation stability, experiment, digital image, optical fiber, settlement</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:geography </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地理学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2019</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2019</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Shanghai </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">上海 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -907,51 +1069,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -978,51 +1158,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1044,51 +1242,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1115,51 +1331,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1185,550 +1419,818 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">敏玉芳</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967596</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:ZHOU Biao </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">周彪 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:ZHOU Biao </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">周彪  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:ZHOU Biao </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">周彪</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">number:2018YFC0809600</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2018YFC0809600</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">name:</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">涉水重大基础设施安全保障技术研究与工程示范</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">ZHOU Biao. Experimental study on support performance of rectangular large section supported by pipe top. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2023. https://cstr.cn/CSTR:11738.11.NCDC.NIEER.DB2775.2023.</w:t>
+        <w:t xml:space="preserve">周彪. 管顶支承矩形大断面支护性能试验研究. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2023. https://cstr.cn/CSTR:11738.11.NCDC.NIEER.DB2775.2023.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>