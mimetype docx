--- v0 (2026-05-08)
+++ v1 (2026-06-22)
@@ -2,1079 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">全球滑坡点及滑坡区域数据集（1915-2021年）</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Global Landslide Point and Landslide Area Data Set (1915-2021)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Global Landslide Point and Landslide Area Data Set (1915-2021)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.nieer.db2700.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.nieer.db2700.2023</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.nieer.db2700.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">灾害</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Disaster</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  本数据是世界范围内1915-2021年的滑坡数据，每条数据详细记载了灾害搜集来源、时间、类型、大小、经纬度位置等。其中有点数据和面数据。   有以下两类数据：   1.点数据   属性字段：OBJECT ID,Shape,Name of Information Source,Link to Information Source,Envent ID,Envent Date,Event Time(approximate),Event Title,Envent Description,Location Description,Location Accuracy,Landslide Category,Landslide Trigger,Estimated Size,Landslide Setting,Number of Fatalities,Number of Fatalities,Nunber of Injuries,Associated Storm Name,Link to Photo,Event Comments,Imported Event Source Catalog,Imported Event Source Id,Latitude,Longitude,Country Name,Country Code,Administrative Division,Closest Gazetteer Point,Distance to Gazetteer Point,Submitted Date,Last_edited_date.   2.面数据   属性字段：OBJECTID,Shape,Name of Information Source,Link to Information Source,Event ID,Event Date,Event Time(approximate),Event Title,Event Description,Location Description,Location Accuracy,Landslide Category,Landslide Trigger,Estimated Size,Landslide Setting,Number of Fatalities,Number of Fatalities,Nunber of Injuries,Associated Storm Name,Link to Photo,Event Comments,Imported Event Source Catalog,Imported Event Source Id,Latitude,Longitude,Country Name,Country Code,Administrative Division,Closest Gazetteer Point,Distance to Gazetteer Point,Submitted Date,Last_edited_date,Shape_Length,Shape_Area.</w:t>
+        <w:t xml:space="preserve">This data is the worldwide landslide data from 1915 to 2021. Each data records in detail the disaster collection source, time, type, size, longitude and latitude, etc. The data is a database, including point data and face data&lt;/ p&gt; There are two types of data: 1. Point data Attribute fields: object ID, shape, name of information source, link to information source, event ID, event date, event time (approximate), event title, event description, location description, location accuracy, landslide category, landslide trigger, estimated size, landslide setting, number of failures, number of failures, nunber of investments, Associated Storm Name,Link to Photo,Event Comments,Imported Event Source Catalog,Imported Event Source Id,Latitude,Longitude,Country Name,Country Code,Administrative Division,Closest Gazetteer Point,Distance to Gazetteer Point,Submitted Date,Last_ edited_ date. 2. Surface data Attribute fields: objectid, shape, name of information source, link to information source, event ID, event date, event time (approximate), event title, event description, location description, location accuracy, landslide category, landslide trigger, estimated size, landslide setting, number of failures, number of failures, nunber of injuries, associated storm name, Link to Photo,Event Comments,Imported Event Source Catalog,Imported Event Source Id,Latitude,Longitude,Country Name,Country Code,Administrative Division,Closest Gazetteer Point,Distance to Gazetteer Point,Submitted Date,Last_ edited_ date,Shape_ Length,Shape_ Area. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  NASA Landslide Viewer官网：https://maps.nccs.nasa.gov/arcgis/apps/MapAndAppGallery/index.html?appid=574f26408683485799d02e857e5d9521。</w:t>
+        <w:t xml:space="preserve">The data comes from the landslide disaster information published on various websites, and the global landslide disaster information from 1915 to 2021 is collected and sorted out.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  全球网站公开的滑坡灾害信息整理得到。</w:t>
+        <w:t xml:space="preserve">   The landslide disaster information published on the global website has been sorted out</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  数据质量良好。</w:t>
+        <w:t xml:space="preserve">  Good data quality </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">1915/01/01-2021/06/30</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:1915/01/01-2021/06/30</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">全球 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Global </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">269.9 MiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:269.9 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:shp,csv,gdb</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...57 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">滑坡点, 滑坡区域, 经纬度位置</w:t>
+        <w:t xml:space="preserve">Theme:Landslide point, landslide area, longitude and latitude position</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">地理学 </w:t>
+        <w:t xml:space="preserve">Subject:geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">1915-2021</w:t>
+        <w:t xml:space="preserve">Time:1915-2021</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">全球 </w:t>
+        <w:t xml:space="preserve">Place:Global </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1108,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 90.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1197,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">-180.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1281,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">180.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1370,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">-90.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1458,743 +1185,501 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596</w:t>
+        <w:t xml:space="preserve">phone:0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">NASA Landslide Viewer </w:t>
+        <w:t xml:space="preserve">contributors: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李红星  </w:t>
+        <w:t xml:space="preserve">author:LI Hongxing </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:MIN Yufang </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">NASA Landslide Viewer. 全球滑坡点及滑坡区域数据集（1915-2021年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2023. https://cstr.cn/CSTR:11738.11.ncdc.nieer.db2700.2023.</w:t>
+        <w:t xml:space="preserve">. Global Landslide Point and Landslide Area Data Set (1915-2021). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2023. https://cstr.cn/CSTR:11738.11.ncdc.nieer.db2700.2023.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>