--- v0 (2026-05-20)
+++ v1 (2026-07-05)
@@ -2,928 +2,1173 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Desertification type map of Naiman Banner, Kuyu Banner and Kezuohou Banner (1983)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">奈曼旗,库偏旗,科左后旗沙漠化类型图(1983年)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.westdc.db3786.2023</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Desertification type map of Naiman Banner, Kuyu Banner and Kezuohou Banner (1983)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.ncdc.Westdc.2020.597</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.westdc.db3786.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.ncdc.Westdc.2020.597</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">登录获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Desert</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">沙漠与荒漠化</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">The data is digitized from the desertification type map of Naiman Banner, Kulun banner and Horqin Left wing rear banner. The specific information of the map is as follows: Editor in chief: Zhu Zhenda Deputy editor in chief: Liu Shu, Qiu Xingmin Editor: Feng Yusun Drawn by: Feng Yusun, Zhao Yanhua, Wang Jianhua Re photo: Li Weimin Field investigation: Zhu Zhenda, Qiu Xingmin, Liu Shu, Shen Jingqi, Feng Yusun, Wang Yimou, Yang Youlin, Yang Taiyun, Wen Zixiang, Liu yangxuan Cartographer: prepared by Desert Research Office of Chinese Academy of Sciences Press: none yet Scale: 1:300000 Publication time: no Legend: undulating and foreshadowing loess plain, non desertified land, dianzi land, saline alkali land, forest and shrubbery, cultivated land, mountains and sand dunes 2. File format and naming Data is stored in ESRI ShapeFile format, including the following layers: Desertification type map of Naiman Banner, kupianqi and kezuohou banner, rivers, roads, lakes, railways, well springs and residential areas 3. Data properties Sandy vegetation background Developing desertification land, arable land, shrub sand land Sand dunes in dianzi of saline alkali land Severely desertified land Forest and shrubbery Mountain Highly developed desertified land Potential desertified land Lakes Non desertified land Wavy sand rising loess plain 2. Projection information: Angular Unit: Degree (0.017453292519943295) Prime Meridian: Greenwich (0.000000000000000000) Datum: D_Beijing_1954 Spheroid: Krasovsky_1940 Semimajor Axis: 6378245.000000000000000000 Semiminor Axis: 6356863.018773047300000000 Inverse Flattening: 298.300000000000010000 </w:t>
+        <w:t xml:space="preserve">该数据数字化自图纸的《奈曼旗、库伦旗、科尔沁左翼后旗沙漠化类型图》,该图的具体信息如下: 主编:朱震达 副主编：刘恕、邱醒民 编辑 :冯毓荪 制图：冯毓荪、赵燕华、王建华 复照：李伟民 野外考察：朱震达、邱醒民、刘恕、沈竟其、冯毓荪、王一谋、杨有林、杨泰运、文子祥、刘阳宣 制图单位:中国科学院沙漠研究室编制 出版社:暂无 比例尺:1：300000 出版时间: 暂无 图例：波状起伏沙黄土平原、非沙漠化土地、甸子地、盐碱地、树林及灌木林、耕地、山地、沙丘 2、文件格式与命名 数据均以ESRI Shapefile格式储存，包括一下图层： 奈曼旗、库偏旗、科左后旗沙漠化类型图、河流、道路、湖泊、铁路、井泉、居民地 3、数据属性 沙化等级类 植被 本底类 正在发展中的沙漠化土地 耕地 灌丛沙地 盐碱地 甸子地 沙丘 严重沙漠化土地 树林及灌木林 山地 强烈发展的沙漠化土地 潜在的沙漠化土地 湖泊 非沙漠化土地 波状起伏沙黄土平原 2、投影信息： Angular Unit: Degree (0.017453292519943295) Prime Meridian: Greenwich (0.000000000000000000) Datum: D_Beijing_1954 Spheroid: Krasovsky_1940 Semimajor Axis: 6378245.000000000000000000 Semiminor Axis: 6356863.018773047300000000 Inverse Flattening: 298.300000000000010000</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">The desertification types of Naiman Banner, Kulun banner and Horqin Left wing rear banner</w:t>
+        <w:t xml:space="preserve">《奈曼旗、库伦旗、科尔沁左翼后旗沙漠化类型图》</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Digital Vectorization</w:t>
+        <w:t xml:space="preserve">数字矢量化</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Good data quality </w:t>
+        <w:t xml:space="preserve">数据质量良好</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:1983/01/01-1983/12/31</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1983/01/01-1983/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Naiman Banner, Kubiao Banner, Kezuo Rear Banner </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">奈曼旗,库偏旗,科左后旗 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:3.5 MiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3.5 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">矢量</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...32 lines deleted...]
-    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据空间分辨率</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(/</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>米</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3000.0m</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Projection</w:t>
-[...13 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">WGS84 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">投影：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">+proj=longlat +ellps=krass +towgs84=15.8,-154.4,-82.3,0,0,0,0 +no_defs </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Desert, Desertification</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">沙漠, 沙漠化</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:physical geography </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">自然地理学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:1983</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1983</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:kupian flag,  Naiman flag,  Kezuo rear flag </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">库偏旗,  奈曼旗,  科左后旗 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -957,51 +1202,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 44.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1028,51 +1291,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">120.25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1094,51 +1375,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">123.75</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1165,51 +1464,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 42.25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1235,501 +1552,743 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Li Hongxing </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李红星</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967287</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967287</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:westdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">westdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:WU Lizong </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">吴立宗 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:WU Lizong </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">吴立宗  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:LI Hongxing </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李红星</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">WU Lizong. Desertification type map of Naiman Banner, Kuyu Banner and Kezuohou Banner (1983). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2020. https://cstr.cn/CSTR:11738.11.ncdc.Westdc.2020.597.</w:t>
+        <w:t xml:space="preserve">吴立宗. 奈曼旗,库偏旗,科左后旗沙漠化类型图(1983年). 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2020. https://cstr.cn/CSTR:11738.11.ncdc.Westdc.2020.597.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>