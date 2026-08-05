--- v0 (2026-05-06)
+++ v1 (2026-08-05)
@@ -2,1137 +2,928 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">西北干旱区1:10万土地沙漠化数据集(1970、1990、2000、2010年代)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">1:100000 land desertification data set in arid area of Northwest China (1970, 1990, 2000, 2010)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">1:100000 land desertification data set in arid area of Northwest China (1970, 1990, 2000, 2010)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.973Desert.db0049.2020</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.973Desert.db0049.2020</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.973Desert.2020.117</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">沙漠与荒漠化</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Desert</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据内容（包含的观测指标内容） 数据文件名称： （1）ghqd1975 （2）ghqd1990 （3）ghqd2000 （4）ghqd2010 包含了1975年代、1990年代、2000年、2010年西北干旱区沙漠化数据。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">沙漠化土地信息提取所采用的遥感数据为Landsat MSS和TM/ETM数据，多光谱数据纠正后的影像采用432波段假彩色合成。</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">在ARCGIS软件中通过人机交互方式以1：10万制图标准提取土地覆盖、沙漠（地）、戈壁、沙漠化土地信息。遥感数据处理时以几何纠正后的1：10万栅格地形图为地理基础，对2000年的Landsat ETM进行精纠正。其它时期影像采用与ETM影像匹配的方法进行纠正。对遥感图像制备主要包括精纠正处理与分县图像镶嵌。纠正时，一景影像内选取30-40个控制点并且尽量均匀分布，并用二次多项式进行重采样。1975 MSS图像、1990、2005和2010年的TM图像以纠正后的2000ETM图像为基础完成几何校正，纠正时每景图像内选取7*8个控制点，并且尽量分布均匀，利用二次多项式建立纠正模型，图像重采样方法采用最邻近值法。</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">1.原始资料数据精度 严格按照仪器操作规范进行观测和数据采集，数据分辨率30m。 (1)数据生产过程: 影像几何纠正后的图像满足同名像元误差平原地区小于1个像元，山区小于2个像元。 信息提取时，根据信息源分辨率及制图精度要求，确定了以下解译原则：判读成图的最小图斑TM/ETM影像为6×6个象元，即180m×180m。屏幕解译线划描迹精度为1个象元，即线划定位精度相当于地面60米。解译完成后作业人员之间交换解译成果，以便相互详细查错补漏，然后送交质量检查组检查，对不满足质量要求的图幅重返前两道工序。经过三级工序的严格质量控制体系，保证了定位精度达1个像元，定性精度达95%以上。 2.方法和标准规范: 土地沙漠化分类系统 类型 沙丘活化或流沙入侵(001) 灌从沙漠化 (002) 砾质沙漠化(003) 风蚀劣地化(004) 旱地农田耕作沙漠化(005) 轻度沙漠化(100) 沙丘迎风坡出现风蚀坑，流沙斑点状分布，流沙面积5-25%(101) 灌从生长茂盛，灌从下出现流沙堆积，并形成各种形态的沙嘴(102) 砾石在地表明显开始富集(103) 地表出现风蚀浅坑，但尚未有明显陡坎(104) 春季垄沟有少量积沙，耕垄有明显的风蚀痕迹(105) 中度沙漠化(200) 沙丘显现明显的风蚀坡和落沙坡分布，流沙面积25-50%(201) 灌从有叶期仍不能覆盖整个沙堆，灌从沙堆迎风侧显现流沙，沙堆间平地有浮沙或出现砾质沙化(202) 地面布满粗沙砾石，但仍有稀疏植被，草群盖度大于25%，景观为砾质草场(203) 风蚀坑大部分裸露，地面出现明显的小型陡坎(204) 黄土状耕地出现明显小片流沙，土壤腐殖质层风蚀厚度超过50%(205) 重度沙漠化(300) 沙地成为班流动状态，流沙面积超过50%(301) 灌从开始大片死亡，盖度小于25%，流沙面积小于50%(302) 地面完全为砾石覆盖，砾石间少有沙砾，植被盖度10-25%(303) 地面出现风蚀残墩风蚀残丘，之间有零星草被，砾质化耕地弃耕(304) 风蚀耕地腐殖质层几乎蚀净，出露钙积层或土壤母质，流沙面积超过25%，耕地大部分弃耕(305) 严重沙漠化(400) 流动沙丘，植被盖度小于10%(401) 流动起伏沙地，植被盖度小于10%(402) 戈壁，植被盖度小于10%(4030 雅丹（404） 平沙地或砾石地，植被盖度小于10%（405） (3)应用范围 3.加工后数据精度 为了充分发挥新技术的特点，建成高质量的图形数据库，根据信息源分辨率及制图精度要求确定以下解译原则： 1. 按照2mm×2mm的上图标准，相当于实地200m×200m的实际面积，判读提取成图的最小图斑为Landsat 30m图像6×6个像元，即180m×180m＝3.24hm2，48.6亩； 2. 对于狭长多边形图斑，如河流等线状地物的短边宽要求4个像元以上； 3. 屏幕解译线划描迹精度为1个像元，即线画定位精度相当于地面30m； 4. 定性准确率要求大于95%； 在实际工作中，解译时结合其它资料（地形图、气候区划图、植被图、土地沙漠化图等专题图件和文字调查报告），运用地学相关分析法综合判断，实际解译定性精度经后期抽样验证达到95%以上。解译完成后作业人员之间交换进行详细查错补漏后，送交质量检查组检查，对不满足质量要求的图幅重返前两道工序。经过三级工序的严格质量控制方法，以保证定位精度达1个像元，定性精度达95%以上。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">1970/01/01-2010/01/01</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:1970/01/01-2010/01/01</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">西北干旱区 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">62.1 MiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:62.1 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...20 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">WGS84 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">Projection</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
-[...17 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
-[...46 lines deleted...]
-        <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">Albers正轴等面积双标准纬线割圆锥投影 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">土地利用, 遥感, landsat, 土地荒漠化, 多光谱</w:t>
+        <w:t xml:space="preserve">Theme:land use, remote sensing, landsat, Land desertification, Multispectral</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">地理学 </w:t>
+        <w:t xml:space="preserve">Subject:geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">1975 1999 2000 2010</w:t>
+        <w:t xml:space="preserve">Time:1975 1999 2000 2010</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">西北干旱区,  旱区,  西北 </w:t>
+        <w:t xml:space="preserve">Place:Northwest Arid Area,  Arid area,  northwest </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1166,69 +957,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 47.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1255,69 +1028,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">105.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1339,69 +1094,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">105.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1428,69 +1165,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 25.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1516,893 +1235,599 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596</w:t>
+        <w:t xml:space="preserve">phone:0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">颜长珍 </w:t>
+        <w:t xml:space="preserve">contributors:YanChangzhen </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">颜长珍  </w:t>
+        <w:t xml:space="preserve">author:YanChangzhen </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:WANG Tao , YanChangzhen </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">number:2009CB421301</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">干旱区绿洲化、荒漠化特征及其时空格局</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">number:2009CB421300</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">干旱区绿洲化、荒漠化过程及其对人类活动、气候变化的响应与调控</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">颜长珍. 西北干旱区1:10万土地沙漠化数据集(1970、1990、2000、2010年代). 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2020. https://cstr.cn/CSTR:11738.11.ncdc.973Desert.2020.117.</w:t>
+        <w:t xml:space="preserve">YanChangzhen. 1:100000 land desertification data set in arid area of Northwest China (1970, 1990, 2000, 2010). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2020. https://cstr.cn/CSTR:11738.11.ncdc.973Desert.2020.117.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>