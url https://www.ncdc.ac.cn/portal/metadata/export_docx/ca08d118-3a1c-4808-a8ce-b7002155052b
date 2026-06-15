--- v0 (2026-05-01)
+++ v1 (2026-06-15)
@@ -2,878 +2,1079 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Remote sensing experiment of ecological hydrology in Heihe River: radarsat-2 remote sensing data set (2012)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">黑河生态水文遥感试验：Radarsat-2遥感数据集（2012年）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.nieer.db3021.2023</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Remote sensing experiment of ecological hydrology in Heihe River: radarsat-2 remote sensing data set (2012)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.ncdc.NIEER.2021.1869</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.nieer.db3021.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.ncdc.NIEER.2021.1869</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">登录获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Remote Sensing</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">遥感及产品</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">The radarsat-2 remote sensing data set was obtained through a joint experiment with Chen Quan, associate researcher of the Institute of remote sensing and digital earth, Chinese Academy of Sciences. Radarsat-2 is a high-resolution commercial radar satellite equipped with C-band sensors. It was launched from Baikonur base in Kazakhstan on December 14, 2007 by the Canadian Space Agency in cooperation with MDA company. The designed service life of the satellite is 7 years, and the expected service life can reach 12 years. It has the imaging capability of 3M high resolution. It can switch left and right to obtain images according to the instructions, which shortens the revisit cycle of the satellite and increases the acquisition capability of stereo data. In addition, the satellite has powerful data storage function and high-precision attitude measurement and control ability. In addition to shortening the revisit interval, ensuring more data reception and faster image processing, radarsat-2 can provide 11 beam modes, including 2 high-resolution modes; Three polarization modes, widened scanning amplitude and large capacity solid-state recorder. All these make the operation of radarsat-2 more flexible and convenient. In 2012, a total of 1 radarsat-2 image was obtained. The coverage is the ecological and hydrological test area of artificial oasis in the middle reaches, and the acquisition time (Beijing time) is July 6, 2012 at 06:30. The acquired data is full polarization fine mode (stripmap quad), the resolution is 8 m, the product level is SLC, and the polarization mode is full polarization, i.e. VV, VH, HH and HV </w:t>
+        <w:t xml:space="preserve">  黑河流域生态-水文过程综合遥感观测联合试验Radarsat-2遥感数据集通过与中科院遥感与数字地球研究所陈权副研究员联合试验获取。   Radarsat-2是一颗搭载C波段传感器的高分辨率商用雷达卫星，由加拿大太空署与MDA公司合作，于2007年12月14日在哈萨克斯坦拜科努尔基地发射升空。卫星设计寿命7年而预计使用寿命可达12年，具有3米高分辨率成像能力，根据指令进行左右视切换获取图像缩短了卫星的重访周期，增加了立体数据的获取能力。另外，卫星具有强大的数据存储功能和高精度姿态测量及控制能力。除了重访间隔缩短，数据接收更有保证和图像处理更加快速外，Radarsat-2可以提供11种波束模式，包括2种高分辨率模式；三种极化模式、增宽的扫幅以及大容量的固态记录仪等。这些都使Radarsat-2的运行更加灵活和便捷。   2012年共获取Radarsat-2影像1景。覆盖范围均为中游人工绿洲生态水文试验区，获取时间（北京时间）为：2012-07-06 06:30。获取的数据为全极化精细模式（Stripmap-Quad），分辨率8 m，产品级别为SLC，极化方式为全极化，即VV、VH、HH和HV。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Radarsat-2 is a high-resolution commercial radar satellite equipped with C-band sensors. It was launched from Baikonur base in Kazakhstan on December 14, 2007 by the Canadian Space Agency in cooperation with MDA company. The designed service life of the satellite is 7 years, and the expected service life can reach 12 years. It has the imaging capability of 3M high resolution. It can switch left and right to obtain images according to the instructions, which shortens the revisit cycle of the satellite and increases the acquisition capability of stereo data. In addition, the satellite has powerful data storage function and high-precision attitude measurement and control ability. In addition to shortening the revisit interval, ensuring more data reception and faster image processing, radarsat-2 can provide 11 beam modes, including 2 high-resolution modes; Three polarization modes, widened scanning amplitude and large capacity solid-state recorder. All these make the operation of radarsat-2 more flexible and convenient</w:t>
+        <w:t xml:space="preserve">  Radarsat-2是一颗搭载C波段传感器的高分辨率商用雷达卫星，由加拿大太空署与MDA公司合作，于2007年12月14日在哈萨克斯坦拜科努尔基地发射升空。卫星设计寿命7年而预计使用寿命可达12年，具有3米高分辨率成像能力，根据指令进行左右视切换获取图像缩短了卫星的重访周期，增加了立体数据的获取能力。另外，卫星具有强大的数据存储功能和高精度姿态测量及控制能力。除了重访间隔缩短，数据接收更有保证和图像处理更加快速外，Radarsat-2可以提供11种波束模式，包括2种高分辨率模式；三种极化模式、增宽的扫幅以及大容量的固态记录仪等。这些都使Radarsat-2的运行更加灵活和便捷。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> In 2012, a total of 1 radarsat-2 image was obtained. The coverage is the ecological and hydrological test area of artificial oasis in the middle reaches, and the acquisition time (Beijing time) is July 6, 2012 at 06:30.  The acquired data is full polarization fine mode (stripmap quad), the resolution is 8 m, the product level is SLC, and the polarization mode is full polarization, i.e. VV, VH, HH and HV</w:t>
+        <w:t xml:space="preserve">  2012年共获取Radarsat-2影像1景。覆盖范围均为中游人工绿洲生态水文试验区，获取时间（北京时间）为：2012-07-06 06:30。   获取的数据为全极化精细模式（Stripmap-Quad），分辨率8 m，产品级别为SLC，极化方式为全极化，即VV、VH、HH和HV。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Good data quality </w:t>
+        <w:t xml:space="preserve">  数据质量良好</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2012/07/06-2012/07/07</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2012/07/06-2012/07/07</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Heihe River Basin </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">黑河流域 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:237.9 MiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">237.9 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">tif</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Full polarization, Radarsat-2, SAR, satellite remote sensing, Backscattering coefficient</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">全极化, Radarsat-2, SAR, 卫星遥感, 后向散射系数</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:physical geography </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">自然地理学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2012</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2012</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Heihe River Basin,  Artificial oasis experimental area in the middle reaches </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">黑河流域,  中游人工绿洲试验区 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -907,51 +1108,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 42.70</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -978,51 +1197,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 97.07</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1044,51 +1281,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">102.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1115,51 +1370,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 37.70</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1185,501 +1458,743 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">敏玉芳</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967596</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:Wang shuguo </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">王树果 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:Wang shuguo </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">王树果  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:Wang shuguo </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">王树果</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Wang shuguo. Remote sensing experiment of ecological hydrology in Heihe River: radarsat-2 remote sensing data set (2012). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.NIEER.2021.1869.</w:t>
+        <w:t xml:space="preserve">王树果. 黑河生态水文遥感试验：Radarsat-2遥感数据集（2012年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.NIEER.2021.1869.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>