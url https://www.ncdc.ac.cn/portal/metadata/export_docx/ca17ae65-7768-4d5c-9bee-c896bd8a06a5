--- v0 (2026-05-06)
+++ v1 (2026-06-20)
@@ -2,1079 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">漠河/东营冻土全岩矿物分析数据集（2017-2018年）</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Mohe / Dongying frozen soil whole rock mineral analysis data set (2017-2018)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Mohe / Dongying frozen soil whole rock mineral analysis data set (2017-2018)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.SRIPE.db1703.2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.SRIPE.db1703.2022</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.SRIPE.db1703.2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">其他</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Others</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  2017-2018年采用室内实验方法获得的20组东营土样、漠河土样全岩矿物组成结果及各组分含量数据。2017年和2018年于山东省青岛市进行全岩矿物分析实验所得数据，观测要素包括石英含量、钾长石含量、斜长石含量、铁白云石含量、闪石矿物含量、黏土矿物含量等。利用X射线衍射系统测量漠河冻土和东营冻土的全岩矿物组成成分。共计开展室内实验20组次，实验数据集完全开放共享。</w:t>
+        <w:t xml:space="preserve">20 sets of whole rock mineral composition results and component content data of Dongying soil samples and Mohe soil samples obtained by indoor experimental methods from 2017 to 2018. The data obtained from whole rock mineral analysis experiments conducted in Qingdao, Shandong Province in 2017 and 2018 includes observation elements such as quartz content, potassium feldspar content, plagioclase content, dolomite content, amphibole mineral content, clay mineral content, etc. Using X-ray diffraction system to measure the whole rock mineral composition of Mohe permafrost and Dongying permafrost. A total of 20 indoor experiments were conducted, and the experimental dataset was fully open and shared. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  实验试验，自主产生。</w:t>
+        <w:t xml:space="preserve">    Experimental experiments, independently generated.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  数据采集使用Empyrean锐影X射线衍射系统，技术参数：1.功率：3kW；2.测角仪重现性：0.0001度；3.可控最小步进：0.0001度。</w:t>
+        <w:t xml:space="preserve">    The data was collected using the Empyrean sharp X-ray diffraction system, with technical parameters: 1. Power: 3kW; 2. Goniometer reproducibility: 0.0001 degrees; 3. Controllable minimum step: 0.0001 degrees.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  数据质量良好。</w:t>
+        <w:t xml:space="preserve">    The data quality is good. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2017/09/20-2018/03/20</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2017/09/20-2018/03/20</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">山东省青岛市 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Qingdao City, Shandong Province </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">33.3 KiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:33.3 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:Excel</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...57 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">漠河土, 东营土, 矿物组分</w:t>
+        <w:t xml:space="preserve">Theme:Mohe soil, Dongying soil, mineral composition</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">地质学 </w:t>
+        <w:t xml:space="preserve">Subject:geology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2017 2018</w:t>
+        <w:t xml:space="preserve">Time:2017 2018</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">黑龙江省漠河市,  山东省东营市,  山东省青岛市 </w:t>
+        <w:t xml:space="preserve">Place:Mohe City,  Heilongjiang Province,  Dongying City </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1108,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1197,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1281,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1370,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1458,818 +1185,550 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596</w:t>
+        <w:t xml:space="preserve">phone:0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">高德利 </w:t>
+        <w:t xml:space="preserve">contributors:GAO Leli </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">牛成成  </w:t>
+        <w:t xml:space="preserve">author:NIU Chengcheng </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:GAO Leli </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">number:2016YFC0303300</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">极地冷海钻井关键技术研究</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">高德利. 漠河/东营冻土全岩矿物分析数据集（2017-2018年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.SRIPE.db1703.2022.</w:t>
+        <w:t xml:space="preserve">GAO Leli. Mohe / Dongying frozen soil whole rock mineral analysis data set (2017-2018). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.SRIPE.db1703.2022.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>