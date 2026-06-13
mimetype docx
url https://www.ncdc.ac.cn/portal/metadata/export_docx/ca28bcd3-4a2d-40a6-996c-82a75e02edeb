--- v0 (2026-04-29)
+++ v1 (2026-06-13)
@@ -2,878 +2,1079 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Statistical data set of water resources in Weihe River Basin (2003-2017)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">渭河流域水环境统计数据集（2003-2017年）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.WRiver.db0026.2021</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Statistical data set of water resources in Weihe River Basin (2003-2017)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.ncdc.WRiver.2021.24</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.WRiver.db0026.2021</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.ncdc.WRiver.2021.24</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">申请获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Social economy and culture</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">社会经济文化</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">This data set mainly collects the statistical data of water environment in Shaanxi Province, Gansu Province and Ningxia Hui autonomous region where the Weihe River Basin flows through, mainly including the following three parts: 1. Wastewater discharge and treatment in various regions (2003-2017): including the total amount of industrial wastewater discharge in various regions (10000 tons); Industrial wastewater discharge reaches a scalar (10000 tons); Discharge of pollutants (mercury, cadmium, hexavalent chromium, lead and arsenic) in industrial wastewater (ton); Discharge of pollutants (volatile phenol, cyanide, chemical oxygen demand, petroleum, ammonia nitrogen) in industrial wastewater (ton); Domestic sewage discharge (10000 tons); Sewage discharge; Chemical oxygen demand; Ammonia nitrogen; Number of wastewater treatment facilities (sets); Treatment capacity of wastewater treatment facilities (10000 tons / day); Operating expenses of this year (10000 yuan); Removal amount of pollutants (volatile phenol; cyanide; chemical oxygen demand; petroleum; ammonia nitrogen) in industrial wastewater (ton). 2. Wastewater discharge and treatment in major cities (2003-2017): including urban wastewater discharge in major cities (10000 tons); Number of sewage treatment plants (sets): secondary and tertiary treatment; Sewage treatment capacity of sewage treatment plant (10000 tons); Sewage treatment capacity of other sewage treatment facilities; Sewage treatment capacity of other sewage treatment facilities (10000 tons); Total sewage treatment capacity (10000 m3 / day); Total sewage treatment capacity (10000 tons); Sewage recycling capacity (10000 tons); Urban sewage treatment rate (%); Centralized treatment rate of sewage treatment plant; Sewage treatment capacity (10000 m3 / day). 3. Water resources, water-saving irrigation area and water supply and use in various regions (2003-2017): including the total amount of water resources in various regions (100 million cubic meters); Surface water resources (100 million cubic meters); Groundwater resources (100 million m3); Repetition of surface water and groundwater resources (100 million m3); Precipitation (mm); Per capita resources (m3 / person); Area index of water-saving irrigation in various regions: spray drip irrigation (1000 hectares); Micro irrigation (1000 HA); Low pressure pipe irrigation (1000 HA); Water saving irrigation area (1000 hectares); Surface water supply (100 million m3); Groundwater supply (100 million m3); Other water supply (100 million m3); Total water supply (100 million m3). The data set is stored in Excel, the meaning of each field is shown in the header, and the data is mainly from China Environmental Statistics Yearbook. The data set collected this time provides basic data for water environment statistics of Weihe River Basin. </w:t>
+        <w:t xml:space="preserve">  本数据集主要收集了渭河流域流经的陕西省、甘肃省和宁夏回族自治区三个地区的水环境情况统计数据，主要包括以下3部分：   1. 各地区废水排放及处理情况(2003-2017年)：包括各地区工业废水排放总量(万吨)；工业废水排放达标量(万吨)；工业废水中污染物（汞，镉，六价铬，铅，砷）排放量 (吨)；工业废水中污染物（挥发酚，氰化物，化学需氧量，石油类，氨氮）排放量 (吨)；生活污水排放量(万吨)；污水排放量；化学需氧量；氨氮；废水治理设施数(套)；废水治理设施处理能力(万吨/日)；本年运行费用(万元)；工业废水中污染物（挥发酚；氰化物；化学需氧量；石油类；氨氮）去除量 (吨)。   2. 主要城市废水排放及处理情况(2003-2017年)：包括主要城市城市污水排放量(万吨)；污水处理厂座数(座)二、三级处理；污水处理厂污水处理量(万吨)；其他污水处理设施污水处理能力；其他污水处理设施污水处理量(万吨)；污水处理能力合计(万立方米/日)；污水处理量合计(万吨)；污水再生利用量(万吨)；城市污水处理率(%)；污水处理厂集中处理率；污水处理能力（万立方米/日）。   3. 各地区水资源、节水灌溉面积和供水用水情况(2003-2017年)：包括各地区水资源总量（亿立方米）；地表水资源量（亿立方米）；地下水资源量（亿立方米）；地表水与地下水资源重复量（亿立方米）；降水量（毫米）；人均资源量（立方米/人）；各地区节水灌溉面积指标：喷滴灌（千公顷）；微灌（千公顷）；低压管灌（千公顷）；节水灌溉面积（千公顷）；地表水供水量（亿立方米）；地下水供水量（亿立方米）；其他供水量（亿立方米）；供水总量（亿立方米）。   数据集存储格式为Excel，各字段含义见表头，数据主要来源于《中国环境统计年鉴》。本次收集的数据集为渭河流域水环境统计提供了基础数据。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  The data comes from China Environmental Statistics Yearbook, and the collection scope is Shaanxi Province, Gansu Province and Ningxia Hui autonomous region where the Weihe River Basin flows through.</w:t>
+        <w:t xml:space="preserve">  数据来源于《中国环境统计年鉴》，收集范围为渭河流域流经的陕西省、甘肃省、宁夏回族自治区。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  Manually collect, sort and extract.</w:t>
+        <w:t xml:space="preserve">  人工收集整理并摘录。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  Manual collection, secondary proofreading, good data quality. </w:t>
+        <w:t xml:space="preserve">  人工采集，二次校对，数据质量良好。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2003/01/01-2017/12/31</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2003/01/01-2017/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Weihe River Basin, Shaanxi Province, Gansu Province, Ningxia Hui Autonomous Region, </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">渭河流域,陕西省,甘肃省,宁夏回族自治区, </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:81.1 KiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">81.1 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Excel</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">年</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Water resources in each region, water-saving irrigation area in each region, water supply and use in each region, Statistical Bulletin</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">各地区废水排放及处理情况, 主要城市废水排放情况, 各地区水资源、节水灌溉面积和供水用水情况, 统计公报</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:human geography </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">人文地理学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2003 2004 2005 2006 2007 2008 2009 2010 2011 2012 2013 2014 2015 2016 2017</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2003 2004 2005 2006 2007 2008 2009 2010 2011 2012 2013 2014 2015 2016 2017</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Weihe River Basin,  Gansu Province,  Ningxia Hui Autonomous Region,  Shaanxi Province </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">渭河流域,  甘肃省,  宁夏回族自治区,  陕西省 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -907,51 +1108,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 37.41</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -978,51 +1197,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">103.97</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1044,51 +1281,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">110.27</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1115,51 +1370,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 33.70</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1185,519 +1458,761 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">敏玉芳</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:Zhang Yaonan </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">张耀南 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:LI Hongxing </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李红星  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:MIN Yufang </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">敏玉芳</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Zhang Yaonan. Statistical data set of water resources in Weihe River Basin (2003-2017). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.WRiver.2021.24.</w:t>
+        <w:t xml:space="preserve">张耀南. 渭河流域水环境统计数据集（2003-2017年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.WRiver.2021.24.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>