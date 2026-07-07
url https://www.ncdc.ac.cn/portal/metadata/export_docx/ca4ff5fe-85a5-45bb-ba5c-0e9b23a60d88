--- v0 (2026-05-23)
+++ v1 (2026-07-07)
@@ -2,928 +2,1137 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">1:1 million Desertification Data in Xinjiang (1999)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">新疆1:100万荒漠化状况数据(1999年)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.nieer.db3041.2023</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">1:1 million Desertification Data in Xinjiang (1999)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.ncdc.nieer.2020.1305</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.nieer.db3041.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.ncdc.nieer.2020.1305</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">登录获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Desert</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">沙漠与荒漠化</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">This data takes regional desertification as the object to study the ecological status and development trend of desertification. Using TM, MSS satellite images of different scales in the mid-1980s and early 1990s, TM, spot satellite images of 1999, and various electronic geographic data files accumulated by the Research Institute, the ecological background database of Xinjiang is constructed, which reflects the 1:1 million desertification basic natural resources of Xinjiang in a rich and intuitive way. The data covers the whole region of Xinjiang, and is obtained by conic projection of Lambert and other areas Here. </w:t>
+        <w:t xml:space="preserve">本数据以区域荒漠化为对象，研究荒漠化生态现状，及发展趋势。利用80年代中期、90年代初期TM、MSS卫片，1999年TM、SPOT卫片等不同尺度遥感影像，以及研究所积累的各种电子地理数据文件，构建新疆生态本底数据库，丰富、直观的反映了新疆的1:100万荒漠化基本自然资源情况，数据覆盖全疆区域，以兰勃特等面积圆锥投影方式得到。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data: Xinjiang desert distribution map (1:1 million) design and production unit: Xinjiang forestry department (paper map) data format: paper map design and production time: 1999 data: TM data</w:t>
+        <w:t xml:space="preserve">数据资料：新疆荒漠分布图（1：100万） 设计制作单位：新疆林业厅(纸图) 数据资料格式：纸图 设计制作时间：1999年 数据资料：TM数据</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">TM is interpreted in combination with Xinjiang desert distribution map (1:1 million).</w:t>
+        <w:t xml:space="preserve">结合新疆荒漠分布图（1：100万）对TM解译。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Scan vectorization and recoding. The coding design of Xinjiang grassland resource database is based on the 1:1 million desertification map of Xinjiang, using the desertification classification system of the map, according to the map mark, combined with the coding principle to design, using 11 digit code. </w:t>
+        <w:t xml:space="preserve">扫描矢量化、重新编码。新疆草地资源数据库编码设计是建立在1：100万新疆荒漠化图基础上，采用该图荒漠化分类系统，根据该图图斑注记，结合编码原则来设计，采用11位数字码。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:1999/01/01-2000/01/01</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1999/01/01-2000/01/01</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Xinjiang Uygur Autonomous Region </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">新疆维吾尔自治区 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:6.7 MiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6.7 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">矢量</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...32 lines deleted...]
-    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">年</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Projection</w:t>
-[...13 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...4 lines deleted...]
-        <w:t xml:space="preserve">Lambert equal area conic projection </w:t>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">WGS84 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">投影：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">兰勃特等面积圆锥投影 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Natural resources database / desertification, Salinization, Desertification, Drought, Desert</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">自然资源数据库\荒漠化, 盐渍化, 荒漠化, 干旱, 荒漠</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:physical geography </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">自然地理学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:1999</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1999</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Xinjiang Uygur Autonomous Region </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">新疆维吾尔自治区 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -957,51 +1166,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 49.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1028,51 +1255,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 73.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1094,51 +1339,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">108.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1165,51 +1428,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 27.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1235,501 +1516,743 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">敏玉芳</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967596</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:FANG Hui </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">方晖 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:LI Jin </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李锦  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:FANG Hui </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">方晖</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">FANG Hui. 1:1 million Desertification Data in Xinjiang (1999). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2020. https://cstr.cn/CSTR:11738.11.ncdc.nieer.2020.1305.</w:t>
+        <w:t xml:space="preserve">方晖. 新疆1:100万荒漠化状况数据(1999年). 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2020. https://cstr.cn/CSTR:11738.11.ncdc.nieer.2020.1305.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>