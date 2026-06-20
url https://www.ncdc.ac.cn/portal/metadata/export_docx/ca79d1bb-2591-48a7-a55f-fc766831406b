--- v0 (2026-05-06)
+++ v1 (2026-06-20)
@@ -2,1079 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">黑河综合遥感联合试验：张掖市加密观测区人工林参数观测数据集（2008年）</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Heihe comprehensive remote sensing joint experiment: observation data set of plantation parameters in intensive observation area of Zhangye City (2008)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Heihe comprehensive remote sensing joint experiment: observation data set of plantation parameters in intensive observation area of Zhangye City (2008)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.NIEER.db1783.2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.NIEER.db1783.2022</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.NIEER.2021.1693</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">遥感及产品</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Remote Sensing</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  本数据为张掖市加密观测区人工林参数观测数据集，预处理前的文件列表和文件大小总计6个文件：张掖森林公园.xls（5月30日），临泽站.xls（6月4日），盈科1.xls（6月14日），盈科2.xls（6月17日），盈科3.xls（7月1日），九龙江林场.xls（6月28日）文件大小为：31K，16K，21K，21K，16K，22K由于仪器的限制，测高仪测树高仅仅在5月30日用到，另外含水量只是在5月30日森林公园测量与6月14日盈科测量时进行了称重拍照处理。   处理前的文件列表包括13个文件，除readme.txt文件为说明外，其他为测量的实体数据。</w:t>
+        <w:t xml:space="preserve">This data is the observation data set of plantation parameters in the intensive observation area of Zhangye City. The file list and file size before preprocessing are 6 files in total: Zhangye forest park. XLS (May 30), Linze station. XLS (June 4), Yingke 1.xls (June 14), Yingke 2.xls (June 17), Yingke 3.xls (July 1), Jiulongjiang forest farm. XLS (June 28). The file size is 31k, 16K, 21k, 21k, 16K, 22K due to the limitation of the instrument, the tree height measured by the altimeter was only used on May 30. In addition, the water content was only weighed and photographed during the forest park measurement on May 30 and the PCCW measurement on June 14. The file list before processing includes 13 files. Except for the readme.txt file, the others are measured entity data. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  由于仪器的限制，测高仪测树高仅仅在5月30日用到，另外含水量只是在5月30日森林公园测量与6月14日盈科测量时进行了称重拍照处理。</w:t>
+        <w:t xml:space="preserve">  Due to the limitation of the instrument, the tree height measured by the altimeter was only used on May 30. In addition, the water content was only weighed and photographed during the forest park measurement on May 30 and Yingke measurement on June 14.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  2008年5月30日在张掖市区东12公里测量人工林结构参数，测高仪测树高。   2008年6月5日临泽加密观测区人工林样地测量。用LAI-2000测叶面积指数，可以跟临泽人工林的其他数据配合使用。   2008年6月14日在盈科绿洲加密观测区找人工林样地进行测量，主要在靠近市区的地区。   2008年6月17日同为在盈科绿洲加密观测区找人工林样地进行测量，主要靠近荒漠地区。   2008年6月28日在张掖市东约12公里九龙江林场进行人工林参数测量。   2008年7月1日花寨子荒漠加密观测区同步时，发现那里的人工林成片而且分布较好，临时加测，只用LAI-2000测量叶面积指数数据。</w:t>
+        <w:t xml:space="preserve">  On May 30, 2008, the structural parameters of plantation and the height of trees were measured by altimeter 12 km east of Zhangye City.   On June 5, 2008, the artificial forest sample plot in Linze intensive observation area was measured. LAI-2000 can be used in conjunction with other data of Linze plantation.   On June 14, 2008, the artificial forest sample plot was found in the intensive observation area of Yingke oasis, mainly in the area close to the urban area.   On June 17, 2008, the survey was conducted in the dense observation area of Yingke oasis, mainly close to the desert area.   On June 28, 2008, the parameters of plantation were measured in Jiulongjiang forest farm, about 12 km east of Zhangye City.   When the dense observation area of huazhaizi desert was synchronized on July 1, 2008, it was found that the plantation there was fragmented and well distributed. The temporary additional measurement was carried out, and only LAI-2000 was used to measure the leaf area index data.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  原始测量数据，未经人工处理</w:t>
+        <w:t xml:space="preserve">  Original measurement data without manual processing </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2008/05/30-2008/07/01</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2008/05/30-2008/07/01</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">黑河流域 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Heihe River Basin </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">1.0 MiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:1.0 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:excel,txt</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...57 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">LAI-2000, 树高, 胸径, LAI, 冠幅</w:t>
+        <w:t xml:space="preserve">Theme:LAI-2000, Tree height, DBH, LAI, Crown width</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">自然地理学 </w:t>
+        <w:t xml:space="preserve">Subject:physical geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2008</w:t>
+        <w:t xml:space="preserve">Time:2008</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">盈科绿洲加密观测区,  临泽站加密观测区,  张掖市加密观测区,  黑河流域,  中游干旱区水文试验区 </w:t>
+        <w:t xml:space="preserve">Place:Yingke oasis intensive observation area,  Linze station intensive observation area,  Zhangye intensive observation area,  Heihe River Basin,  hydrological test area in arid area in the middle reaches </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1108,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1197,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">100.59</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1281,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">100.44</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1370,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 38.04</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1458,743 +1185,501 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596</w:t>
+        <w:t xml:space="preserve">phone:0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">高帅 </w:t>
+        <w:t xml:space="preserve">contributors:Gao Shuai </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">高帅  </w:t>
+        <w:t xml:space="preserve">author:Gao Shuai </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:LI Hongxing </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">高帅. 黑河综合遥感联合试验：张掖市加密观测区人工林参数观测数据集（2008年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.NIEER.2021.1693.</w:t>
+        <w:t xml:space="preserve">Gao Shuai. Heihe comprehensive remote sensing joint experiment: observation data set of plantation parameters in intensive observation area of Zhangye City (2008). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.NIEER.2021.1693.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>