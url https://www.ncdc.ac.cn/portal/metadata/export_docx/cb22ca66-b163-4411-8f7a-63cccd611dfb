--- v0 (2026-05-07)
+++ v1 (2026-06-21)
@@ -2,1137 +2,928 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">1999年新疆1:100万土地利用数据</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">1:1 million Land Use Data of Xinjiang in 1999</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">1:1 million Land Use Data of Xinjiang in 1999</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.nieer.db3039.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.nieer.db3039.2023</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.nieer.2020.1301</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">基础地理</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Basic Geography</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">利用80年代中期、90年代初期TM、MSS卫片，1999年TM、SPOT卫片等不同尺度遥感影像，以及研究所积累的各种电子地理数据文件，构建新疆生态本底数据库，丰富、直观的反映了新疆的1:100万土地利用基本自然资源情况，数据覆盖全疆区域，以兰勃特等面积圆锥投影方式得到。</w:t>
+        <w:t xml:space="preserve">Using TM, MSS satellite images of different scales in the mid-1980s and early 1990s, TM, spot satellite images of 1999, and various electronic geographic data files accumulated by the Research Institute, the ecological background database of Xinjiang is constructed, which reflects the basic natural resources of 1:1 million land use in Xinjiang in a rich and intuitive way. The data covers the whole region of Xinjiang, and the conic projection square of Lambert area is used Formula obtained. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据资料：新疆土地利用分布图（1：100万） 设计制作单位：新疆土地局(纸图) 数据资料格式：纸图 设计制作时间：1999年</w:t>
+        <w:t xml:space="preserve">Data: Xinjiang land use distribution map (1:1 million) design and production unit: Xinjiang land bureau (paper map) data format: paper map design and production time: 1999</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">新疆土地利用数据库编码设计是建立在新疆土地利用分布图（1：100万）基础上，采用该图土地分类系统，根据该图图斑注记，结合编码原则来设计。</w:t>
+        <w:t xml:space="preserve">Xinjiang land use database coding design is based on Xinjiang land use distribution map (1:1 million), using the map land classification system, according to the map mark, combined with the coding principle to design.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">扫描矢量化、重新编码。新疆土地利用数据库编码设计是建立在新疆土地利用分布图（1：100万）基础上，采用该图土地分类系统，根据该图图斑注记，结合编码原则来设计.</w:t>
+        <w:t xml:space="preserve">Scan vectorization and recoding. The coding design of Xinjiang land use database is based on the land use distribution map (1:1 million) of Xinjiang, using the land classification system of the map, according to the mark of the map, combining with the coding principle </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">1999/01/01-1999/12/31</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:1999/01/01-1999/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">新疆维吾尔自治区 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Xinjiang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">13.5 MiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:13.5 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:Vector</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...20 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">WGS84 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">Projection</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
-[...17 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
-[...62 lines deleted...]
-        <w:t xml:space="preserve">兰勃特等面积圆锥投影 </w:t>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lambert equal-area conic projection </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">土地利用, LUCC, 土地覆被</w:t>
+        <w:t xml:space="preserve">Theme:Land use, LUCC, Land cover</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">自然地理学 </w:t>
+        <w:t xml:space="preserve">Subject:physical geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">1999</w:t>
+        <w:t xml:space="preserve">Time:1999</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">新疆维吾尔自治区 </w:t>
+        <w:t xml:space="preserve">Place:Xinjiang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1166,69 +957,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 49.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1255,69 +1028,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 69.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1339,69 +1094,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 98.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1428,69 +1165,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 34.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1516,743 +1235,501 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李锦</w:t>
+        <w:t xml:space="preserve">contacts:Li Jin </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">09917827369</w:t>
+        <w:t xml:space="preserve">phone:09917827369</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">lijin@ms.xjb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:lijin@ms.xjb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">吴世新 </w:t>
+        <w:t xml:space="preserve">contributors:WuShixin </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李锦  </w:t>
+        <w:t xml:space="preserve">author:LI Jin </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:LI Jin , WuShixin </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">吴世新. 1999年新疆1:100万土地利用数据. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.nieer.2020.1301.</w:t>
+        <w:t xml:space="preserve">WuShixin. 1:1 million Land Use Data of Xinjiang in 1999. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.nieer.2020.1301.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>