--- v0 (2026-05-06)
+++ v1 (2026-06-20)
@@ -2,878 +2,1079 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Deformation, rainfall and reservoir water level monitoring data of Shuping landslide in Zigui County in the Three Gorges Reservoir area of the Yangtze River in 2017</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">2017年长江三峡库区秭归县树坪滑坡变形、降雨及库水位监测资料</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.Sanxia.db0039.2020</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Deformation, rainfall and reservoir water level monitoring data of Shuping landslide in Zigui County in the Three Gorges Reservoir area of the Yangtze River in 2017</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.ncdc.Sanxia.2020.113</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.Sanxia.db0039.2020</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.ncdc.Sanxia.2020.113</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">申请获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Disaster</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">灾害</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">该数据集记录2017年三峡库区秭归县树坪滑坡的相关监测资料，主要内容包括树坪滑坡基本特征及监测数据使用说明、地表位移GPS监测成果表、降雨量及长江水位观测数据资料表。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">自主生产，人工采集</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">数据集通过严格的人工审核控制质量</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">本数据经过人工检查、质量良好</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2017/01/01-2017/12/31</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2017/01/01-2017/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">长江三峡库区树坪 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:5.9 MiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5.9 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">doc</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">位移变形监测1个/月，降雨及库水位监测数据1个/日</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:rainfall, Shuping, GPS monitoring of surface displacement, water level, observed data</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">降雨量, 树坪, 地表位移GPS监测, 水位, 观测数据</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:geology </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地质学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2017</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2017</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Three Gorges Reservoir Area,  Zigui County,  Shuping </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">长江三峡库区,  秭归县,  树坪 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -907,51 +1108,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 30.62</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -978,51 +1197,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">111.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1044,51 +1281,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">110.27</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1115,51 +1370,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 31.12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1185,511 +1458,753 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts: </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">易武</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:13972006951</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">13972006951</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:yiwu@ctgu.edu.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">yiwu@ctgu.edu.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:Huang haifeng,  LU Shuqiang,  YI Wu </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">黄海峰,  卢书强,  易武 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:YI Wu </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">易武  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">,  Huang haifeng </w:t>
+        <w:t xml:space="preserve">,  黄海峰  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:Huang haifeng , YI Wu </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">黄海峰, 易武</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Huang haifeng, LU Shuqiang, YI Wu. Deformation, rainfall and reservoir water level monitoring data of Shuping landslide in Zigui County in the Three Gorges Reservoir area of the Yangtze River in 2017. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2020. https://cstr.cn/CSTR:11738.11.ncdc.Sanxia.2020.113.</w:t>
+        <w:t xml:space="preserve">黄海峰,卢书强,易武. 2017年长江三峡库区秭归县树坪滑坡变形、降雨及库水位监测资料. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2020. https://cstr.cn/CSTR:11738.11.ncdc.Sanxia.2020.113.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>