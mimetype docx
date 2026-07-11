--- v0 (2026-05-25)
+++ v1 (2026-07-11)
@@ -2,991 +2,846 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">黄土坡体灾变物理场信息感知与自组网监测技术装备测试与应用数据集</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Data set for testing and application of loess slope disaster physical field information perception and AD hoc network monitoring technology equipment</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data set for testing and application of loess slope disaster physical field information perception and AD hoc network monitoring technology equipment</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.loess.db7383.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.loess.db7383.2026</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.loess.db7383.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">灾害</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Disaster</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  本数据集涵盖“黄土坡体灾变物理场信息感知与自组网监测技术装备”项目设备研制过程中所有实验测试数据，包含黄土区野外水流实验、背景干扰噪声实验、飞机引擎声发射实验等数据，数据幅值在±10V范围内，可通过RTU Tool 1.0软件直接查看数据实时变化。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  数据集由CASI-GIM7-12传感器提供，设备灵敏度为150±10% mV/Pa，测量声压范围为47Pa(128dB)，最大线性量程为100Pa。</w:t>
+        <w:t xml:space="preserve"> The dataset is provided by the CASI-GIM7-12 sensor, with a device sensitivity of 150 ± 10% mV/Pa, a measured sound pressure range of 47Pa (128dB), and a maximum linear range of 100Pa.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  通过RTU Tool 1.0软件实时查看实验数据，可通过matlab程序代码实时分析数据。</w:t>
+        <w:t xml:space="preserve"> Real time viewing of experimental data through RTU Tool 1.0 software, and real-time analysis of data through MATLAB program code.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  设备采样率为100Hz，每秒产生100个数据，每个数据占据两个字节，并以十六进制进行传输，到了服务器后，进行数据解析，每个点的原始数据从16进制转为10进制，如原始值16进制是0FCF，转为10进制是4047，然后将数据转为电压值，需要乘以系数5/32767（应该是10/65536），得到值0.61754V，然后乘以1000，转为617.54mV，在折线图中就可以描点了。</w:t>
+        <w:t xml:space="preserve"> The sampling rate of the device is 100Hz, generating 100 data per second, with each data occupying two bytes and transmitted in hexadecimal. After arriving at the server, the data is parsed, and the raw data for each point is converted from hexadecimal to decimal. For example, if the raw value in hexadecimal is 0FCF, converting it to decimal is 4047. Then, the data is converted to voltage value, which needs to be multiplied by a coefficient of 5/32767 (which should be 10/65536) to obtain a value of 0.61754V. Multiplying it by 1000, it is converted to 617.54mV, which can be plotted on a line graph. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2023/09/17-2024/07/23</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2023/09/17-2024/07/23</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">陕西、山西等黄土高原 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Shaanxi, Shanxi and other Loess Plateau regions </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">76.4 MiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:76.4 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...18 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">黄土坡体, 灾变</w:t>
+        <w:t xml:space="preserve">Theme:Keywords loess slope, disaster</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">地理学 , 地质学 </w:t>
+        <w:t xml:space="preserve">Subject:geography , geology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2023 2024</w:t>
+        <w:t xml:space="preserve">Time:2023 2024</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">黄土高原 </w:t>
+        <w:t xml:space="preserve">Place:Loess Plateau </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1020,69 +875,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1109,69 +946,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1193,69 +1012,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1282,69 +1083,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1370,818 +1153,550 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李红星</w:t>
+        <w:t xml:space="preserve">contacts:Li Hongxing </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967592</w:t>
+        <w:t xml:space="preserve">phone:0931-4967592</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">董翰川 </w:t>
+        <w:t xml:space="preserve">contributors:dong han chuan </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">董翰川  </w:t>
+        <w:t xml:space="preserve">author:dong han chuan </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:dong han chuan </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">number:2022YFC3003403</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">黄土坡体灾变前兆多场信息监测技术装备</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">董翰川. 黄土坡体灾变物理场信息感知与自组网监测技术装备测试与应用数据集. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2026. https://cstr.cn/CSTR:11738.11.ncdc.loess.db7383.2026.</w:t>
+        <w:t xml:space="preserve">dong han chuan. Data set for testing and application of loess slope disaster physical field information perception and AD hoc network monitoring technology equipment. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2026. https://cstr.cn/CSTR:11738.11.ncdc.loess.db7383.2026.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>