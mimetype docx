--- v0 (2026-05-01)
+++ v1 (2026-09-14)
@@ -2391,73 +2391,73 @@
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">何晓波, 叶柏生, 丁永建. 青藏高原唐古拉山区降水观测误差修正分析[J]. 水科学进展, 2009, 20, (03): 403-408. </w:t>
+        <w:t xml:space="preserve">何晓波, 叶柏生, 丁永建. 青藏高原唐古拉山区降水观测误差修正分析[J]. 水科学进展, 2009, 20(03): 403-408.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">赵求东, 叶柏生, 何晓波, 张健, 赵传成. 唐古拉山区Geonor T—200B雨雪量计日降水观测误差修正[J]. 高原气象, 2014, 33, (02): 452-459. </w:t>
+        <w:t xml:space="preserve">赵求东, 叶柏生, 何晓波, 张健, 赵传成. 唐古拉山区Geonor T—200B雨雪量计日降水观测误差修正[J]. 高原气象, 2014, 33(02): 452-459.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="48B1038E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="49E237FA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED"/>