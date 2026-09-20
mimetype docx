--- v0 (2026-06-20)
+++ v1 (2026-09-20)
@@ -2,878 +2,1079 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Water temperature of hulugou watershed in the upper reaches of Heihe River Basin from July to September 2014</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">2014年7-9月黑河流域上游葫芦沟流域监测点河水温度</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.nieer.db3074.2023</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Water temperature of hulugou watershed in the upper reaches of Heihe River Basin from July to September 2014</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.ncdc.NIEER.2021.1840</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.nieer.db3074.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.ncdc.NIEER.2021.1840</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">申请获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Hydrology</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">水文</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">The data set is from July 2014 to September 2014 at the river section of hulugou watershed No.2 catchment and the intersection of East and West tributaries in the upper reaches of Heihe River Basin. The river section coordinate of No.2 catchment is the river section at the intersection of East and West Zhigou, which contains a compressed package and two table files: the river water temperature at the intersection of East and West Zhigou in hulugou small watershed in the upper reaches of Heihe River from July 2014 to September 2014, and the river water temperature at the outlet of No.2 catchment in hulugou small watershed in the upper reaches of Heihe River from July 2014 to September 2014. </w:t>
+        <w:t xml:space="preserve">本数据集为2014年7月~2014年9月黑河流域上游葫芦沟流域二号集水区河流断面和东西支沟交汇处河流断面河水温度。二号集水区河流断面坐标为、东西支沟交汇处河流断面，包含一个压缩包两个表格文件：2014年7月-2014年9月黑河上游葫芦沟小流域东西支沟交汇处河水温度和2014年7月-2014年9月黑河上游葫芦沟小流域二号区出口河水温度，主要监测指标有年月日时、河水温度。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">The temperature values of the river section at the confluence of the East and West tributaries in the second catchment area.</w:t>
+        <w:t xml:space="preserve">二号集水区河流断面和东西支沟交汇处河流断面的温度值。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Instrument measurement, manual calibration.</w:t>
+        <w:t xml:space="preserve">仪器测量，人工校准。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Good data quality </w:t>
+        <w:t xml:space="preserve">数据质量良好</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2014/07/01-2014/09/01</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2014/07/01-2014/09/01</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Hulugou basin in the upper reaches of Heihe River Basin </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">黑河流域上游葫芦沟流域 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:57.1 KiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">57.1 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Excel</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">分、日、次</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Small watershed monitoring, River water temperature, water temperature</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">小流域监测, 河水温度, 水温</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:Hydrophysics </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">水文物理学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2014</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2014</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Hulugou,  Upper reaches of Heihe River,  Eco hydrological experimental station of Institute of cold and drought </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">葫芦沟,  黑河上游,  中科院寒旱所生态水文试验研究站 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -907,51 +1108,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 38.24</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -978,51 +1197,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 99.93</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1044,51 +1281,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 99.89</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1115,51 +1370,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 38.22</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1185,501 +1458,743 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts: </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">敏玉芳</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967596</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:Ma Rui </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">马瑞 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:Ma Rui </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">马瑞  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:Ma Rui </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">马瑞</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ma Rui. Water temperature of hulugou watershed in the upper reaches of Heihe River Basin from July to September 2014. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.NIEER.2021.1840.</w:t>
+        <w:t xml:space="preserve">马瑞. 2014年7-9月黑河流域上游葫芦沟流域监测点河水温度. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.NIEER.2021.1840.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>