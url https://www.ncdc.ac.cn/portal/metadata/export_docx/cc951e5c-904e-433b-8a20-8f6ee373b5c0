--- v0 (2026-06-15)
+++ v1 (2026-07-30)
@@ -849,51 +849,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">主题：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">土壤, 土种, 青海省</w:t>
+        <w:t xml:space="preserve">青海省, 土壤, 土种</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>