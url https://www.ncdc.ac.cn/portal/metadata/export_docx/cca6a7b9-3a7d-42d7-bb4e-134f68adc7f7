--- v0 (2026-05-06)
+++ v1 (2026-08-06)
@@ -2,1154 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">中国部分地区盐田1:30万空间分布数据集（2013年）</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">1:300000 spatial distribution data set of salt fields in some regions of China (2013)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">1:300000 spatial distribution data set of salt fields in some regions of China (2013)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.Hydro.db2447.2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.Hydro.db2447.2022</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.Hydro.db2447.2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">其他</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Others</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  本数据集包括2013年中国部分地区盐田分布数据。这些数据通过Landsat卫星遥感影像人工解译提取盐湖图斑，矢量化处理后形成。主要包含盐田名称（YT）、盐性编号(YXBH)、所在省份(SF)等信息。数据集共有39条记录，56.00KB。</w:t>
+        <w:t xml:space="preserve">This data set includes the distribution data of national salt fields in 2013. These data are formed after the salt lake map spots are extracted by manual interpretation of Landsat satellite remote sensing images and vectorized. It mainly includes salt field name (YT), salt number (yxbh), province (SF) and other information. There are 39 records in the dataset, 56.00kb. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  地理空间数据云下载Landsat影像。</w:t>
+        <w:t xml:space="preserve">  Geospatial data cloud downloads Landsat images.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  通过Landsat卫星遥感影像在ArcGIS 10.3软件中人工解译提取盐田图斑，矢量化处理得出2013年盐田分布数据。</w:t>
+        <w:t xml:space="preserve"> Through Landsat satellite remote sensing images in ArcGIS 10.3 software, the salt field map spots are manually interpreted and extracted, and the salt field distribution data in 2013 are obtained by vectorization processing.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  通过对历史数据和实际野外调查资料与提取的盐田分布数据进行对比，数据质量良好。</w:t>
+        <w:t xml:space="preserve">  By comparing the historical data and actual field survey data with the extracted salt field distribution data, the data quality is good. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2013/01/01-2013/12/31</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2013/01/01-2013/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">青海省;新疆维吾尔族自治区;西藏自治区;内蒙古自治区及其他地区（甘肃、陕西、山西、吉林、辽宁） </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Qinghai Province; Xinjiang Uygur Autonomous Region; Tibet Autonomous Region; Inner Mongolia Autonomous Region and other regions (Gansu, Shaanxi, Shanxi, Jilin, Liaoning) </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">305.1 KiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:305.1 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:shp</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...132 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">盐田, 盐湖图斑, 盐性编号</w:t>
+        <w:t xml:space="preserve">Theme:Salt field, salt lake map spot, salt number</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">地理学 </w:t>
+        <w:t xml:space="preserve">Subject:geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2013</w:t>
+        <w:t xml:space="preserve">Time:2013</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">青海省,  新疆维吾尔族自治区,  西藏自治区,  内蒙古自治区及其他地区（甘肃、陕西、山西、吉林、辽宁） </w:t>
+        <w:t xml:space="preserve">Place:Qinghai Province,  Xinjiang Uygur Autonomous Region,  Tibet Autonomous Region,  Inner Mongolia Autonomous Region and other regions (Gansu </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1183,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 55.57</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1272,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 73.51</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1356,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">126.18</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1445,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 25.84</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1533,818 +1185,550 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596</w:t>
+        <w:t xml:space="preserve">phone:0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">芦宝良 </w:t>
+        <w:t xml:space="preserve">contributors:lu baoliang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">芦宝良  </w:t>
+        <w:t xml:space="preserve">author:lu baoliang </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:lu baoliang </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">number:2012FY112600</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">中国盐湖资源变化调查</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">芦宝良. 中国部分地区盐田1:30万空间分布数据集（2013年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.Hydro.db2447.2022.</w:t>
+        <w:t xml:space="preserve">lu baoliang. 1:300000 spatial distribution data set of salt fields in some regions of China (2013). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.Hydro.db2447.2022.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>