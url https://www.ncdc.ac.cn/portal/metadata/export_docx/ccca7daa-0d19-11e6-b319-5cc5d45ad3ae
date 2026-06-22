--- v0 (2026-05-08)
+++ v1 (2026-06-22)
@@ -2,1147 +2,919 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">1985-1999年乌鲁木齐河源1号冰川运动速度</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Velocity of glacier movement at Urumqi River Source No. 1, 1985-1999</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Velocity of glacier movement at Urumqi River Source No. 1, 1985-1999</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.tianshan.db2906.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.tianshan.db2906.2023</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.Tianshan.2020.61</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">冰川</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Glacier</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  本数据集为天山乌鲁木齐河源1号冰川1985-1999年冰川运动速度。1号冰川表面运动速度是用精密光学经纬仪及全站仪进行测量的，前者，从冰川上的控制点对布设在冰内的花杆进行重复前方交会，以坐标法计算，求出花杆（冰体）在单位时间内的空间位移而得到的。每年消融开始5月和消融结束的8月底各观测一次，这样便可得到消融期及全年的流速资料。后者，对冰川表面运动速度的观测是使用全站仪进行测量的，从控制点K1、K2上对布设在冰川表面的测杆进行观测的，以座标法计算出冰体单位时间内的空间位移。该数据集主要是记录了冰川运动速度（夏季、冬季和年运动速度）。</w:t>
+        <w:t xml:space="preserve">This dataset is the glacier movement velocity of glacier No.1 in Urumqi River source, Tianshan Mountain, 1985-1999.The surface movement velocity of glacier No.1 is measured by precision optical latitude and longitude instrument and total station, the former, from the control point on the glacier to the flower pole laid inside the ice to repeat the forward rendezvous, to calculate by the coordinate method, and to find out the spatial displacement of the flower pole (the body of the ice) in a unit of time and obtain it. Observations are made once a year in May at the beginning of the ablation and once a year at the end of August at the end of the ablation, so that flow velocity information can be obtained for the ablation period and for the whole year. In the latter case, the observation of the speed of movement on the glacier surface is measured using a total station, and the spatial displacement of the ice body per unit of time is calculated by the coordinate method from the control points K1 and K2 on the measuring rods laid on the glacier surface. This dataset is primarily a record of glacier movement velocities (summer, winter and annual velocities). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  冰川运动速度，单位时间内冰川移动的距离。由于冰川运动速度很慢、单位常以厘米/昼夜或公里/年计。通过野外测量或用一些经验公式计算。</w:t>
+        <w:t xml:space="preserve"> Velocity of glacier movement, the distance traveled by a glacier per unit of time. Because glaciers move very slowly, the unit is often measured in centimeters per day and night or kilometers per year. It is calculated by field measurements or by some empirical formulas.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  以坐标法计算出冰体单位时间内的空间位移。</w:t>
+        <w:t xml:space="preserve"> The spatial displacement of the ice body per unit time is calculated by the coordinate method.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  数据质量良好。</w:t>
+        <w:t xml:space="preserve"> Data quality is good. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">1988/06/04-1996/09/05</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:1988/06/04-1996/09/05</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">天山冰川站 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Tianshan Glacier Station </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="040B3BB9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">3700.0m-</w:t>
+        <w:t xml:space="preserve">altitude:3700.0m-</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">4200.0m</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">133.0 KiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:133.0 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:csv</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...57 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">运动速度, 消融, 积累, 冰川变化</w:t>
+        <w:t xml:space="preserve">Theme:Movement Speed, Melting, Accumulation, Glacier Change</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">自然地理学 </w:t>
+        <w:t xml:space="preserve">Subject:physical geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">1985 1986 1987 1988 1989 1990 1991 1992 1993 1994 1995 1996 1997 1998 1999</w:t>
+        <w:t xml:space="preserve">Time:1985 1986 1987 1988 1989 1990 1991 1992 1993 1994 1995 1996 1997 1998 1999</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">新疆,  天山站 </w:t>
+        <w:t xml:space="preserve">Place:XinJiang,  TianShanStation </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1176,69 +948,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 43.12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1265,69 +1019,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 86.81</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1349,69 +1085,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 86.81</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1438,69 +1156,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 43.11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1526,743 +1226,501 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">王飞腾</w:t>
+        <w:t xml:space="preserve">contacts:Wang Feiteng </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967383</w:t>
+        <w:t xml:space="preserve">phone:0931-4967383</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">wangfeiteng@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:wangfeiteng@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李忠勤,  王飞腾 </w:t>
+        <w:t xml:space="preserve">contributors:LI Zhongqin,  WANG Feiteng  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">王飞腾  </w:t>
+        <w:t xml:space="preserve">author:WANG Feiteng  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:LI Zhongqin </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">李忠勤,王飞腾. 1985-1999年乌鲁木齐河源1号冰川运动速度. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2020. https://cstr.cn/CSTR:11738.11.ncdc.Tianshan.2020.61.</w:t>
+        <w:t xml:space="preserve">LI Zhongqin, WANG Feiteng . Velocity of glacier movement at Urumqi River Source No. 1, 1985-1999. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2020. https://cstr.cn/CSTR:11738.11.ncdc.Tianshan.2020.61.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>