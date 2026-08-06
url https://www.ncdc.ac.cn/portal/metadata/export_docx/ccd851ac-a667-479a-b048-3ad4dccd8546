--- v0 (2026-05-06)
+++ v1 (2026-08-06)
@@ -2,1079 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">黑河生态水文遥感试验：黑河下游地表温度同步观测数据集（2014年8月1日）</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Heihe River eco hydrological remote sensing experiment: synchronous observation data set of surface temperature in the lower reaches of Heihe River (August 1, 2014)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Heihe River eco hydrological remote sensing experiment: synchronous observation data set of surface temperature in the lower reaches of Heihe River (August 1, 2014)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.nieer.db3490.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.nieer.db3490.2023</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.NIEER.2021.33</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">遥感及产品</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Remote Sensing</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  下游生态水文实验区地表温度同步观测的目的在于获取热像仪飞行期间高覆盖均一植被、水体以及水泥地等下垫面的同步地表温度，用于支持航空热像仪飞行资料反演地表温度的验证和尺度效应分析，实现地表温度遥感产品的真实性检验。   1、 观测时间   2014年8月1日   2、 观测内容   选取了飞行区域内苦豆子、水泥地和水体3种大面积分布且均一的下垫面进行同步观测   3、 观测方式   在热像仪飞行进入相应下垫面上空时，使用手持式红外温度计进行连续人工同步观测   4、 观测仪器参数及标定   观测所使用的手持红外温度计比辐射率设为0.95，手持式红外温度计视场角为1°。同时对所用观测仪器在2014年7月31日进行了标定。   5、 数据存储   所有观测数据均用Excel格式存储。</w:t>
+        <w:t xml:space="preserve">The purpose of the synchronous observation of the surface temperature in the downstream eco hydrological experimental area is to obtain the synchronous surface temperature of the underlying surface such as high coverage uniform vegetation, water body and cement ground during the flight of the thermal imager, so as to support the verification and scale effect analysis of the inversion of the surface temperature from the flight data of the aerial thermal imager, and realize the authenticity test of the remote sensing products of the surface temperature. 1. Observation time August 1, 2014 2. Observation content Three large-area and uniform underlying surfaces of bitter beans, cement land and water body in the flight area were selected for synchronous observation 3. Observation mode When the thermal imager flies over the corresponding underlying surface, the hand-held infrared thermometer is used for continuous manual synchronous observation 4. Parameters and calibration of observation instruments The specific emissivity of the hand-held infrared thermometer used for observation is set to 0.95, and the field angle of view of the hand-held infrared thermometer is 1 °. At the same time, the observation instruments were calibrated on July 31, 2014. 5. Data storage All observation data are stored in Excel format </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  下游生态水文实验区地表温度同步观测的目的在于获取热像仪飞行期间高覆盖均一植被、水体以及水泥地等下垫面的同步地表温度，用于支持航空热像仪飞行资料反演地表温度的验证和尺度效应分析，实现地表温度遥感产品的真实性检验。</w:t>
+        <w:t xml:space="preserve">   The purpose of the synchronous observation of the surface temperature in the downstream eco hydrological experimental area is to obtain the synchronous surface temperature of the underlying surface such as high coverage uniform vegetation, water body and cement ground during the flight of the thermal imager, so as to support the verification and scale effect analysis of the inversion of the surface temperature from the flight data of the aerial thermal imager, and realize the authenticity test of the remote sensing products of the surface temperature</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  1、 观测时间   2014年8月1日   2、 观测内容   选取了飞行区域内苦豆子、水泥地和水体3种大面积分布且均一的下垫面进行同步观测   3、 观测方式   在热像仪飞行进入相应下垫面上空时，使用手持式红外温度计进行连续人工同步观测   4、 观测仪器参数及标定   观测所使用的手持红外温度计比辐射率设为0.95，手持式红外温度计视场角为1°。同时对所用观测仪器在2014年7月31日进行了标定。   5、 数据存储   所有观测数据均用Excel格式存储。</w:t>
+        <w:t xml:space="preserve">   1. Observation time    August 1, 2014    2. Observation content    Three large-area and uniform underlying surfaces of bitter beans, cement land and water body in the flight area were selected for synchronous observation    3. Observation mode    When the thermal imager flies over the corresponding underlying surface, the hand-held infrared thermometer is used for continuous manual synchronous observation   4. Parameters and calibration of observation instruments    The specific emissivity of the hand-held infrared thermometer used for observation is set to 0.95, and the field angle of view of the hand-held infrared thermometer is 1 °. At the same time, the observation instruments were calibrated on July 31, 2014.    5. Data storage    All observation data are stored in Excel format</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  数据质量良好</w:t>
+        <w:t xml:space="preserve">   Good data quality </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2014/08/01-2014/08/01</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2014/08/01-2014/08/01</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">黑河流域,下游天然绿洲试验区 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Heihe River Basin, downstream natural oasis, experimental area </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">9.7 MiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:9.7 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...57 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">土壤, 热像仪, 土壤温度, 机载、地面遥感</w:t>
+        <w:t xml:space="preserve">Theme:Soil, thermal imager, soil temperature, airborne and ground remote sensing</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">自然地理学 </w:t>
+        <w:t xml:space="preserve">Subject:physical geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2014</w:t>
+        <w:t xml:space="preserve">Time:2014</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">黑河流域,  下游天然绿洲试验区 </w:t>
+        <w:t xml:space="preserve">Place:Heihe River Basin,  downstream natural oasis </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1108,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 42.03</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1197,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">101.03</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1281,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">101.53</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1370,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 41.95</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1458,818 +1185,550 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"> 0931-4967596</w:t>
+        <w:t xml:space="preserve">phone: 0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李艺梦 </w:t>
+        <w:t xml:space="preserve">contributors: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">马明国  </w:t>
+        <w:t xml:space="preserve">author:Ma mingguo </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:Ma mingguo </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">number:91125004</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">黑河流域生态-水文过程综合遥感观测试验：定标与真实性检验 </w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">李艺梦. 黑河生态水文遥感试验：黑河下游地表温度同步观测数据集（2014年8月1日）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.NIEER.2021.33.</w:t>
+        <w:t xml:space="preserve">. Heihe River eco hydrological remote sensing experiment: synchronous observation data set of surface temperature in the lower reaches of Heihe River (August 1, 2014). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.NIEER.2021.33.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>