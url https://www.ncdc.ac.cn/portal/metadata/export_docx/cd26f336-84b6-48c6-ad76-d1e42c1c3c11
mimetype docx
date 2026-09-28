--- v0 (2026-07-01)
+++ v1 (2026-09-28)
@@ -2,878 +2,1154 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Short-term meteorological forecast data of Qilian Mountain National Park (2022)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">祁连山国家公园短期气象预报数据（2022年）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.nieer.db2743.2023</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Short-term meteorological forecast data of Qilian Mountain National Park (2022)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.ncdc.nieer.db2743.2023</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.nieer.db2743.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.ncdc.nieer.db2743.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">申请获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Meteorology</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">气象</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">This data includes surface pressure, 2m air temperature, 2m specific humidity, 10m wind speed zonal component, 10m wind speed meridional component, total cumulus convective precipitation accumulation, total grid precipitation accumulation, surface downward short-wave radiation and other data in Qilian Mountain Nature Reserve. </w:t>
+        <w:t xml:space="preserve">  该数据包含了祁连山自然保护区地面气压、2m气温、2m比湿、10m风速纬向分量、10m风速经向分量、总的积云对流降水累积、总的格点降水累积、地面向下短波辐射等数据。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  Using the forecast results of the Global Forecast System (GFS) (0.25o × 0.25o) as the basic data source.</w:t>
+        <w:t xml:space="preserve">  利用以全球预报系统（GFS）的预报结果（0.25o×0.25o）作为基础数据源。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  Based on the forecast results of the Global Forecast System (GFS) (0.25 ° × 0.25 °) as the driving field of the regional weather model, build a refined weather forecast system specifically for the reserve, and obtain the meteorological scenario data of the National Park in 2022 ahead of the next 2-3 days (including 2m air temperature, 10m wind speed, relative humidity, precipitation and downward short-wave radiation) through the dynamic downscaling method.</w:t>
+        <w:t xml:space="preserve">  以全球预报系统（GFS）的预报结果（0.25°×0.25°）作为区域天气模式的驱动场，搭建专门针对保护区的精细化天气预报系统，通过动力降尺度的方法得到国家公园2022年超前未来2-3天的气象情景数据（包括2m气温、10m风速、相对湿度、降水量和向下短波辐射）。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  1. The original data comes from the publicly released database, and its accuracy is fully verified and controlled by the original release center; 2. The model construction process is completely carried out in accordance with the standard construction scheme of data-driven model, and the method is standardized, and the robustness and robustness of the model are fully verified by the cross-validation method. </w:t>
+        <w:t xml:space="preserve">  1.原始数据来源于公开发布的数据库，其精度由原发布中心充分验证和控制；2.模型构建过程完全按照数据驱动模型标准构建方案进行，方法规范，并且采用交叉验证方法对模型稳健性、鲁棒性进行了充分的验证。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2022/01/01-2022/12/31</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2022/01/01-2022/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Qilian Mountain National Park </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">祁连山国家公园 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:3.0 GiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3.0 GiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">NC4</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据空间分辨率</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(/</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>米</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3km</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">日</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Temperature, precipitation, radiation, wind speed, Qilian Mountain</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">气温, 降水, 辐射, 风速, 祁连山</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:geography </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地理学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2022</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2022</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Qilian Mountain National Park </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">祁连山国家公园 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -907,51 +1183,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 39.75</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -978,51 +1272,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 95.25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1044,51 +1356,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">103.44</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1115,51 +1445,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 36.76</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1185,550 +1533,818 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">敏玉芳</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967596</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:Du Jun </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">杜军 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:Du Jun </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">杜军  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:Du Jun </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">杜军</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">number:2019YFC0507400</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2019YFC0507400</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">name:</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">祁连山自然保护区生态环境评估、预警与 监控关键技术研究 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Du Jun. Short-term meteorological forecast data of Qilian Mountain National Park (2022). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2023. https://cstr.cn/CSTR:11738.11.ncdc.nieer.db2743.2023.</w:t>
+        <w:t xml:space="preserve">杜军. 祁连山国家公园短期气象预报数据（2022年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2023. https://cstr.cn/CSTR:11738.11.ncdc.nieer.db2743.2023.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>