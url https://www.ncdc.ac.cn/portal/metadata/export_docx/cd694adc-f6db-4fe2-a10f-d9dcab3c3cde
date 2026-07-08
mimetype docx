--- v0 (2026-05-23)
+++ v1 (2026-07-08)
@@ -2,878 +2,1079 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Investigation Report on the Deformation of Jiajiawan (Yanping) Landslide in Zigui County, Three Gorges Reservoir Area of the Yangtze River (2003)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">长江三峡库区秭归县卡子湾（堰坪）滑坡变形情况调查简报(2003年)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.Sanxia.db0038.2020</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Investigation Report on the Deformation of Jiajiawan (Yanping) Landslide in Zigui County, Three Gorges Reservoir Area of the Yangtze River (2003)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.ncdc.Sanxia.2020.68</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.Sanxia.db0038.2020</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.ncdc.Sanxia.2020.68</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">登录获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Disaster</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">灾害</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Landslide Deformation monitoring data is the most significant parameter reflecting the occurrence, development and evolution of landslide, and is the necessary basic data for landslide monitoring and early warning. This data set records the Deformation monitoring data of Jiawan (Yanping) landslide in Zigui County of the Three Gorges Reservoir Area on July 15, 2003; The monitoring content of the landslide mainly includes surface displacement monitoring, borehole inclination monitoring, and groundwater level monitoring; This dataset includes monthly reports of Shuping landslide, GPS monitoring results of surface displacement, groundwater monitoring table, rainfall of Shuping landslide, observation data of Yangtze River water level and temperature, etc </w:t>
+        <w:t xml:space="preserve">滑坡变形监测数据是反映滑坡发生、发展、演化过程的最显著的参量,是滑坡监测预警必要的基础数据。该数据集记录了三峡库区秭归县卡子湾（堰坪）滑坡2003年7月15日变形监测数据；该滑坡的监测内容主要为地表位移监测、钻孔测斜监测、地下水位监测；该数据集包括树坪滑坡月报、地表位移GPS监测成果、地下水监测表、树坪滑坡降雨量、长江水位及气温观测数据资料等内容</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Manual acquisition, automatic acquisition</w:t>
+        <w:t xml:space="preserve">人工采集、自动采集</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data set quality control through strict manual audit</w:t>
+        <w:t xml:space="preserve">数据集通过严格的人工审核控制质量</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">This data has been corrected manually and the quality is good </w:t>
+        <w:t xml:space="preserve">本数据经过人工校正、质量良好</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2003/06/15-2003/07/15</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2003/06/15-2003/07/15</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Qiawan in the Three Gorges Reservoir area of the Yangtze River </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">长江三峡库区卡子湾 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:23.0 KiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">23.0 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">doc</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">月</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Landslide rainfall, qiawan, surface displacement, GPS monitoring, observation data</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">滑坡降雨量, 卡子湾, 地表位移GPS监测, 观测数据, 地下水监测</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:geology </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地质学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2003</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2003</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Three Gorges Reservoir area,  Zigui County,  qiawan </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">长江三峡库区,  秭归县,  卡子湾 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -907,51 +1108,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 30.63</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -978,51 +1197,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">111.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1044,51 +1281,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">110.30</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1115,51 +1370,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 31.18</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1185,511 +1458,753 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Yi Wu </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">易武</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:13972006951</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">13972006951</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:yiwu@ctgu.edu.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">yiwu@ctgu.edu.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:YI Wu </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">易武 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:YI Wu </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">易武  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">,  MIN Yufang </w:t>
+        <w:t xml:space="preserve">,  敏玉芳  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:YI Wu </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">易武</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">YI Wu. Investigation Report on the Deformation of Jiajiawan (Yanping) Landslide in Zigui County, Three Gorges Reservoir Area of the Yangtze River (2003). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2020. https://cstr.cn/CSTR:11738.11.ncdc.Sanxia.2020.68.</w:t>
+        <w:t xml:space="preserve">易武. 长江三峡库区秭归县卡子湾（堰坪）滑坡变形情况调查简报(2003年). 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2020. https://cstr.cn/CSTR:11738.11.ncdc.Sanxia.2020.68.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>