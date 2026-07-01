--- v0 (2026-07-01)
+++ v1 (2026-07-01)
@@ -2,878 +2,1079 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Heihe integrated remote sensing joint experiment: Beijing No. 1 multispectral remote sensing data set (2007-2008)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">黑河综合遥感联合试验：北京一号多光谱遥感数据集（2007-2008年）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.NIEER.db1768.2022</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Heihe integrated remote sensing joint experiment: Beijing No. 1 multispectral remote sensing data set (2007-2008)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.ncdc.nieer.2020.1563</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.NIEER.db1768.2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.ncdc.nieer.2020.1563</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">申请获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Remote Sensing</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">遥感及产品</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Beijing-1 small satellite is the first practical small earth observation satellite in China. It was launched on October 27, 2005 and operates at 686km in low earth orbit. It has dual remote sensors with multispectral medium resolution (32m, 600km width) and panchromatic high resolution (4m, 24km width). Among them, the resolution of the image sub satellite point of MSI sensor is 32m, the field angle is 22.06 °, the orbit height is 686km, the orbit inclination is 98.1725 °, the focal length is 150mm, and the size of CCD pixel is 7 μ m。 The image band range includes: near infrared band: 760nm-900nm, red band: 630nm-690nm, green band: 520nm-620nm. At present, there are 11 scenes of Beijing-1 multispectral remote sensing data in Heihe River Basin, covering the upper and middle reaches of Heihe River Basin. The acquisition time is: 2007-10-21, 2007-11-192008-01-09, 2008-03-03, 2008-04-04, 2008-04-162008-05-01, 2008-05-162008-07-01, 2008-07-06, 2008-07-08 The image product level is level 2, which has been geometrically corrected by the system. The Heihe integrated remote sensing joint test Beijing No. 1 multispectral remote sensing data set was obtained through the "dragon plan" project (Project No.: 5322) (see the data use statement for details). </w:t>
+        <w:t xml:space="preserve">  北京一号小卫星是我国第一颗实用型对地观测小卫星，于2005年10月27日发射，运行在近地轨道686km处，它具有多光谱中分辨率（32米，600Km幅宽）及全色高分辨率（4米，24Km幅宽）双遥感器独立运行。其中MSI传感器的影像星下点分辨率为32m，视场角为22.06°，轨道高度为686km，轨道倾角为98.1725°，焦距为150mm，CCD像元大小为7μm。影像波段范围包括：近红外波段：760nm－900nm，红波段：630nm－690nm，绿波段：520nm－620nm。   黑河流域目前共有北京一号多光谱遥感数据11景，覆盖黑河流域上、中游。获取时间分别为：2007-10-21，2007-11-19，2008-01-09，2008-03-03，2008-04-04，2008-04-16，2008-05-01，2008-05-16，2008-07-01，2008-07-06，2008-07-08   影像产品级别为2级，经过系统几何校正。   黑河综合遥感联合试验北京一号多光谱遥感数据集通过“龙计划”项目（项目编号：5322）获得（详细信息参见数据使用声明）。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> At present, there are 11 scenes of Beijing-1 multispectral remote sensing data in Heihe River Basin, covering the upper and middle reaches of Heihe River Basin. The acquisition time is: 2007-10-21, 2007-11-192008-01-09, 2008-03-03, 2008-04-04, 2008-04-162008-05-01, 2008-05-162008-07-01, 2008-07-06, 2008-07-08</w:t>
+        <w:t xml:space="preserve">  黑河流域目前共有北京一号多光谱遥感数据11景，覆盖黑河流域上、中游。获取时间分别为：2007-10-21，2007-11-19，2008-01-09，2008-03-03，2008-04-04，2008-04-16，2008-05-01，2008-05-16，2008-07-01，2008-07-06，2008-07-08</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  Beijing-1 small satellite is the first practical small earth observation satellite in China. It was launched on October 27, 2005 and operates at 686km in low earth orbit. It has dual remote sensors with multispectral medium resolution (32m, 600km width) and panchromatic high resolution (4m, 24km width).</w:t>
+        <w:t xml:space="preserve">  北京一号小卫星是我国第一颗实用型对地观测小卫星，于2005年10月27日发射，运行在近地轨道686km处，它具有多光谱中分辨率（32米，600Km幅宽）及全色高分辨率（4米，24Km幅宽）双遥感器独立运行。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  The image product level is level 2, which has been geometrically corrected by the system. </w:t>
+        <w:t xml:space="preserve">  影像产品级别为2级，经过系统几何校正。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2007/10/21-2008/07/08</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2007/10/21-2008/07/08</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Heihe River Basin, arid area hydrological test area in the middle reaches, cold area hydrological test area in the upper reaches, forest hydrological test area </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">黑河流域,中游干旱区水文试验区,上游寒区水文试验区,森林水文试验区 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:2.6 GiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2.6 GiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数字影像</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">日</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Aerospace remote sensing, visible light remote sensing, satellite remote sensing</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">航天遥感, 可见光遥感, 卫星遥感</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:geography </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地理学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2007 2008</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2007 2008</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Heihe Basin,  Forest hydrology experimental area,  Hydrological test area of arid area in the middle reaches,  Upstream cold region hydrological test area </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">黑河流域,  森林水文试验区,  中游干旱区水文试验区,  上游寒区水文试验区 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -907,51 +1108,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 38.77</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -978,51 +1197,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">100.37</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1044,51 +1281,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">100.97</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1115,51 +1370,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 37.95</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1185,501 +1458,743 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Min Yu Fang </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">敏玉芳</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967596 </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967596 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:Ran Youhua,  LI Xin </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">冉有华,  李新 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:Hu ningke </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">胡宁科  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:Ran Youhua </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">冉有华</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ran Youhua, LI Xin. Heihe integrated remote sensing joint experiment: Beijing No. 1 multispectral remote sensing data set (2007-2008). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.nieer.2020.1563.</w:t>
+        <w:t xml:space="preserve">冉有华,李新. 黑河综合遥感联合试验：北京一号多光谱遥感数据集（2007-2008年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.nieer.2020.1563.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>