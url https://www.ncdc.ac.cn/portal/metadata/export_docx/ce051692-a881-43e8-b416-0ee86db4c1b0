--- v0 (2026-05-01)
+++ v1 (2026-07-31)
@@ -2,846 +2,1105 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">A High-resolution Air Quality Reanalysis Dataset over China (CAQRA)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">中国高分辨率空气质量再分析数据集 (CAQRA)（2013-2018年）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.11922/sciencedb.00053</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">A High-resolution Air Quality Reanalysis Dataset over China (CAQRA)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://cstr.cn/31253.11.sciencedb.00053</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.11922/sciencedb.00053</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://cstr.cn/31253.11.sciencedb.00053</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">开放获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Meteorology</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">气象</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">This dataset provides surface grid fields for six conventional air pollutants (i.e. PM2.5, PM10, SO2, NO2, CO and O3), as well as surface wind speed (u, v), atmospheric pressure (psfc), relative humidity (RH), and temperature (temp) fields simulated by WRF models. The spatial and temporal resolutions are 15km and 1 hour, respectively. The time period of the dataset is from 2013 to 2019. </w:t>
+        <w:t xml:space="preserve">  本数据集提供了六种常规空气污染物（即 PM2.5、PM10、SO2、NO2、CO 和 O3）的地表网格场，以及 WRF 模式模拟的地表风速（u、v）、气压（psfc）、相对湿度（RH）和温度（temp）场。空间和时间分辨率分别为 15km 和 1 小时。数据集的时间段为 2013 年至 2019 年。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">    The data set was generated by the Chemical Data Assimilation System (ChemDAS) developed by the Institute of Atmospheric Physics, Chinese Academy of Sciences. Based on the Ensemble Kalman Filter (EnKF) and the Nested Air Quality Prediction Model System (NAQPMS), the system assimilated more than 1000 ground air quality monitoring points of the China Meteorological Administration. This method has overcome the problems of instability, insufficient adjustment, and negative assimilation effects in atmospheric chemical data assimilation, and developed advanced algorithms for collaborative assimilation of multiple atmospheric pollutants, including automatic quality control methods for monitoring data and adaptive mode error estimation.</w:t>
+        <w:t xml:space="preserve">   数据集由中国科学院大气物理研究所开发的化学数据同化系统（ChemDAS）生成，该系统基于集合卡尔曼滤波器（EnKF）和嵌套空气质量预测模型系统（NAQPMS），同化了中国气象局的1000多个地面空气质量监测点。该方法突破了大气化学数据同化中存在的不稳定性、调整不充分、同化负效应等问题，发展了多大气污染物协同同化，包括监测数据自动质量控制方法、自适应模式误差估计等先进算法。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">    The data set was generated by the Chemical Data Assimilation System (ChemDAS) developed by the Institute of Atmospheric Physics, Chinese Academy of Sciences, and assimilated more than 1000 ground air quality monitoring points of the China Meteorological Administration.</w:t>
+        <w:t xml:space="preserve">   数据集由中国科学院大气物理研究所开发的化学数据同化系统（ChemDAS）生成，同化了中国气象局的1000多个地面空气质量监测点。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">    The dataset is evaluated through cross validation and independent data validation. </w:t>
+        <w:t xml:space="preserve">   数据集通过交叉验证和独立数据验证进行评估。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2013/01/01-2018/12/31</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2013/01/01-2018/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:China </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">中国 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">690.7 GiB</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据空间分辨率</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(/</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>米</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">15km</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Air pollution, reanalysis, data assimilation, PM2.5, PM10, SO2, NO2, CO, O3</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">空气污染, 再分析, 数据同化, PM2.5, PM10, SO2, NO2, CO, O3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:geography </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地理学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2013 2014 2015 2016 2017 2018 2019</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2013 2014 2015 2016 2017 2018 2019</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:China </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">中国 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -875,51 +1134,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -946,51 +1223,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1012,51 +1307,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1083,51 +1396,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1153,563 +1484,812 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">敏玉芳</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967596</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:TANG Xiao </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">唐晓 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:TANG Xiao </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">唐晓  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:TANG Xiao </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">唐晓</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">TANG Xiao. A High-resolution Air Quality Reanalysis Dataset over China (CAQRA). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2023. https://cstr.cn/CSTR:https://cstr.cn/31253.11.sciencedb.00053.</w:t>
+        <w:t xml:space="preserve">唐晓. 中国高分辨率空气质量再分析数据集 (CAQRA)（2013-2018年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2023. https://cstr.cn/CSTR:https://cstr.cn/31253.11.sciencedb.00053.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EB4B773" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">citation:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>文章引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Kong L, Tang X, Zhu J, Wang Z, Li J, Wu H, Wu Q, Chen H, Zhu L, Wang W, Liu B, Wang Q, Chen D, Pan Y, Song T, Li F, Zheng H, Jia G, Lu M, Wu L, Carmichael G R. A 6-year-long (2013–2018) high-resolution air quality reanalysis dataset in China based on the assimilation of surface observations from CNEMC[J]. Earth Syst. Sci. Data, 2021-02-23, 13, (2): 529-570. </w:t>
         <w:br/>
         <w:t xml:space="preserve">            DOI: 10.5194/essd-13-529-2021.</w:t>
       </w:r>