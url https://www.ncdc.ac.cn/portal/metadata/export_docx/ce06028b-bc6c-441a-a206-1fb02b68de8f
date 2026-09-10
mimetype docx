--- v0 (2026-06-12)
+++ v1 (2026-09-10)
@@ -2,878 +2,1079 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Heihe River Ecological hydrological remote sensing experiment: observation data set of freeze-thaw experiment in the middle reaches of Heihe River Basin (November 17-18, 2013)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">黑河生态水文遥感试验：黑河流域中游冻融实验观测数据集（2013年11月17日-18日）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.NIEER.db0053.2020</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Heihe River Ecological hydrological remote sensing experiment: observation data set of freeze-thaw experiment in the middle reaches of Heihe River Basin (November 17-18, 2013)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.ncdc.nieer.2020.1633</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.NIEER.db0053.2020</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.ncdc.nieer.2020.1633</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">申请获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Hydrology</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">水文</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">This data set includes the continuous observation data set of bright temperature, synchronously measured soil texture, roughness and surface temperature observed by vehicle mounted microwave radiometer from November 17 to 18, 2013 in Wuxing village, Ganzhou District, Zhangye City, Gansu Province. The surface temperature and humidity includes the soil temperature and soil moisture data observed by the temperature sensor at the soil depth of 1cm, 5cm, 10cm and 20cm and the humidity sensor at the soil depth of 0-5cm. The time frequency of routine observation of soil temperature and humidity is 5 minutes. Data details: 1. Time: November 17-18, 2013 2. Data: brightness temperature: observed by vehicle mounted multi frequency passive microwave radiometer, including 6.925, 18.7 and 36.5ghz V polarization and H polarization data (10.65ghz band damage). Soil temperature: use the sensor installed on dt80 to measure the soil temperature of 1cm, 5cm, 10cm and 20cm. Soil humidity: use h-probe sensor to measure 0-5cm soil humidity, and the probe can measure 0-5cm soil temperature at the same time. Soil texture: soil samples were measured at Beijing Normal University. Soil roughness: measured by the roughness meter provided by northeast geography 3. Data size: 3.6m 4. Data format:. Xls </w:t>
+        <w:t xml:space="preserve">  本数据集包括甘肃省张掖市甘州区五星村农田2013年11月17日-18日车载微波辐射计观测亮温、同步测量的土壤质地，粗糙度和地表温度连续观测数据集。地表温湿度包括温度传感器在土壤深度1cm、5cm，10cm，20cm四层和湿度传感器在土壤深度0-5cm处，观测的土壤温度，土壤水分数据。土壤温湿度的常规观测的时间频率为5分钟。   数据细节：   1.时间：2013年11月17日-18日   2.数据：亮温：使用车载多频被动微波辐射计观测，包括6.925、18.7和36.5GHz V极化和H极化数据（10.65GHz 波段损坏）。土壤温度：使用安装在dt80上的传感器测量1cm，5cm，10cm，20cm土壤温度。土壤湿度：使用H-probe传感器测量0-5cm土壤湿度，该探头可以同时测量0-5cm土壤温度。土壤质地：取土样在北京师范大学测量。土壤粗糙度：使用东北地理所提供的粗糙度仪测量   3.数据大小：3.6M   4.数据格式：.xls</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  The surface temperature and humidity includes the soil temperature and soil moisture data observed by the temperature sensor at the soil depth of 1cm, 5cm, 10cm and 20cm and the humidity sensor at the soil depth of 0-5cm. The time frequency of routine observation of soil temperature and humidity is 5 minutes</w:t>
+        <w:t xml:space="preserve">  地表温湿度包括温度传感器在土壤深度1cm、5cm，10cm，20cm四层和湿度传感器在土壤深度0-5cm处，观测的土壤温度，土壤水分数据。土壤温湿度的常规观测的时间频率为5分钟。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  Brightness temperature: observed by vehicle mounted multi frequency passive microwave radiometer, including 6.925, 18.7 and 36.5ghz V polarization and H polarization data (10.65ghz band damage). Soil temperature: use the sensor installed on dt80 to measure the soil temperature of 1cm, 5cm, 10cm and 20cm. Soil humidity: use h-probe sensor to measure 0-5cm soil humidity, and the probe can measure 0-5cm soil temperature at the same time. Soil texture: soil samples were measured at Beijing Normal University. Soil roughness: measured by the roughness meter provided by northeast geography   Data size: 3.6m</w:t>
+        <w:t xml:space="preserve">  亮温：使用车载多频被动微波辐射计观测，包括6.925、18.7和36.5GHz V极化和H极化数据（10.65GHz 波段损坏）。土壤温度：使用安装在dt80上的传感器测量1cm，5cm，10cm，20cm土壤温度。土壤湿度：使用H-probe传感器测量0-5cm土壤湿度，该探头可以同时测量0-5cm土壤温度。土壤质地：取土样在北京师范大学测量。土壤粗糙度：使用东北地理所提供的粗糙度仪测量   数据大小：3.6M</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  Good data quality </w:t>
+        <w:t xml:space="preserve">  数据质量良好</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2013/11/17-2013/11/18</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2013/11/17-2013/11/18</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Heihe River Basin, artificial oasis experimental area in the middle reaches, farmland </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">黑河流域,中游人工绿洲试验区,农田 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:4.5 MiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4.5 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">excel</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2日</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Soil, soil temperature, soil moisture, moisture content</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">土壤, 土壤温度, 土壤湿度, 水分含量</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:physical geography </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">自然地理学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2013</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2013</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Middle reaches artificial oasis experimental area,  Heihe River Basin,  farmland </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">中游人工绿洲试验区,  黑河流域,  农田 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -907,51 +1108,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 39.82</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -978,51 +1197,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">101.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1044,51 +1281,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">101.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1115,51 +1370,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 39.82</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1185,634 +1458,909 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts: </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">敏玉芳</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967596 </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967596 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:Chai Linna,  Zhao Shaojie,  Ma mingguo </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">柴琳娜,  赵少杰,  马明国 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:Chai Linna </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">柴琳娜  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:Ma mingguo , Chai Linna </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">马明国, 柴琳娜</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">number:91125004</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">91125004</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">name:</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">黑河流域生态-水文过程综合遥感观测试验：定标与真实性检验 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chai Linna, Zhao Shaojie, Ma mingguo. Heihe River Ecological hydrological remote sensing experiment: observation data set of freeze-thaw experiment in the middle reaches of Heihe River Basin (November 17-18, 2013). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.nieer.2020.1633.</w:t>
+        <w:t xml:space="preserve">柴琳娜,赵少杰,马明国. 黑河生态水文遥感试验：黑河流域中游冻融实验观测数据集（2013年11月17日-18日）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.nieer.2020.1633.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EB4B773" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">citation:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>文章引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Xin Li, Shaomin Liu, Qin Xiao, Mingguo Ma, Rui Jin, Tao Che, Weizhen Wang, Xiaoli Hu, Ziwei Xu, Jianguang Wen, Liangxu Wang. A multiscale dataset for understanding complex eco-hydrological processes in a heterogeneous oasis system.[J]. Scientific data, 2017, 4. </w:t>
+        <w:t xml:space="preserve">Xin Li, Shaomin Liu, Qin Xiao, Mingguo Ma, Rui Jin, Tao Che, Weizhen Wang, Xiaoli Hu, Ziwei Xu, Jianguang Wen, Liangxu Wang. A multiscale dataset for understanding complex eco-hydrological processes in a heterogeneous oasis system.[J]. Scientific data, 2017, 4.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="48B1038E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="49E237FA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED"/>