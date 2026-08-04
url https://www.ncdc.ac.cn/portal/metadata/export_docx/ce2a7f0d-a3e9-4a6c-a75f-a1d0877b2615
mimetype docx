--- v0 (2026-05-06)
+++ v1 (2026-08-04)
@@ -2,1154 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">柴达木地区1km分辨率积雪变化率分布图（2000-2018年）</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Distribution map of 1km resolution snow cover change rate in Qaidam region (2000-2018)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Distribution map of 1km resolution snow cover change rate in Qaidam region (2000-2018)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.Hydro.db2442.2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.Hydro.db2442.2022</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.Hydro.db2442.2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">积雪</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Snow</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  该数据是利用Modis产品数据，通过重采样、拼接等处理，得到柴达木盆地2000-2018年每年的平均积雪覆被率数据，通过对每个像元进行回归分析，得到2000-2018年柴达木地区1km分辨率积雪变化率图   本数据集主要应用于冰冻圈科学研究。</w:t>
+        <w:t xml:space="preserve">This data is based on MODIS product data. Through resampling, splicing and other processing, the annual average snow cover rate data of Qaidam Basin from 2000 to 2018 is obtained. Through regression analysis of each pixel, the 1km resolution snow change rate map of Qaidam region from 2000 to 2018 is obtained This data set is mainly applied to the scientific research of Cryosphere. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  MOD10A1数据来自美国国家航空航天局(https://www.nasa.gov/)。</w:t>
+        <w:t xml:space="preserve">  Mod10a1 data from NASA（ https://www.nasa.gov/ )。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  日积雪覆被率数据是在MODIS产品数据 MOD10A1的基础上，通过重采样、拼接、剪裁等预处理，采用基于三次样条函数插值的去云算法进行去云处理后得到。利用arcgis计算年平均积雪率并选取DEM大于3500m的区域进行掩膜处理，得到柴木盆地的年积雪覆被率数据。基于Python对每个像元进行线性回归分析，最终生成2000-2018年柴达木地区1km分辨率积雪变化率数据。</w:t>
+        <w:t xml:space="preserve">  The daily snow cover rate data is obtained on the basis of MODIS product data mod10a1 through resampling, splicing, clipping and other preprocessing, and cloud removal algorithm based on cubic spline function interpolation. Using ArcGIS to calculate the annual average snow cover rate and selecting areas with DEM greater than 3500m for mask processing, the annual snow cover rate data of Chaimu basin are obtained. Linear regression analysis is performed on each pixel based on python, and the 1km resolution snow cover change rate data in Qaidam region from 2000 to 2018 is finally generated.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  a. 原始资料数据精度   MOD10A1(500m)产品数据包含积雪覆被率和质量评估（QA）等数据。积雪覆盖数据是基于采用归一化差异积雪指数（NDSI）和其他标准测试的积雪制图算法制成。   b. 项目数据产生和汇集过程中的相关质量控制措施，包括完整的数据产生过程、使用的方法和标准规范、数据应用范围等内容。   (1)数据生产过程: 对原始影像进行重采样、 拼接、剪裁等预处理，最终采用基于三次样条函数插值的去云算法进行去云处理后得到，利用arcgis计算年平均积雪率并选取DEM大于3500m的区域进行掩膜处理，得到柴木盆地的年积雪覆被率数据。基于Python对每个像元进行线性回归分析，最终生成2000-2018年柴达木地区1km分辨率积雪变化率图。   (2)方法和标准规范:重采样、拼接、剪裁、线性回归分析。   c. 加工后数据精度   在加工生成数据时，保留部分原始数据。</w:t>
+        <w:t xml:space="preserve">  a. Accuracy of original data   The product data of mod10a1 (500m) includes snow cover rate, quality assessment (QA) and other data. Snow cover data is based on the snow mapping algorithm tested using the normalized difference snow cover index (NDSI) and other standards.   b. Relevant quality control measures in the process of project data generation and collection, including the complete data generation process, the methods and standards used, and the scope of data application.   (1) Data production process: resampling, splicing, clipping and other preprocessing are carried out on the original image, and finally obtained after cloud removal by using the cloud removal algorithm based on cubic spline function interpolation. The annual average snow cover rate is calculated by using ArcGIS and the area with DEM greater than 3500m is selected for mask processing, so as to obtain the annual snow cover rate data of Chaimu basin. Linear regression analysis is performed on each pixel based on python, and finally a 1km resolution snow cover change rate map in Qaidam region from 2000 to 2018 is generated.   (2) Methods and standard specifications: resampling, splicing, tailoring, linear regression analysis.   c. Data accuracy after processing   When processing the generated data, part of the original data is retained. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2000/01/01-2018/12/31</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2000/01/01-2018/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">柴达木盆地 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Qaidam Basin </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">3.0 MiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:3.0 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:TIF</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...132 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">柴达木盆地, 积雪变化率, 归一化差异积雪指数</w:t>
+        <w:t xml:space="preserve">Theme:Qaidam Basin, snow cover change rate, normalized difference snow cover index</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">地理学 </w:t>
+        <w:t xml:space="preserve">Subject:geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2000 2001 2002 2003 2004 2005 2006 2007 2008 2009 2010 2011 2012 2013 2014 2015 2016 2017 2018</w:t>
+        <w:t xml:space="preserve">Time:2000 2001 2002 2003 2004 2005 2006 2007 2008 2009 2010 2011 2012 2013 2014 2015 2016 2017 2018</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">柴达木盆地 </w:t>
+        <w:t xml:space="preserve">Place:Qaidam Basin </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1183,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 39.32</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1272,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 90.25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1356,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 99.25</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1445,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 35.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1533,818 +1185,550 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596</w:t>
+        <w:t xml:space="preserve">phone:0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">朱高峰 </w:t>
+        <w:t xml:space="preserve">contributors:zhu gaofeng </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李锴基  </w:t>
+        <w:t xml:space="preserve">author:li kaiji </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:zhu gaofeng </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">number:2018YFC0406600</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">高寒内陆盆地水循环全过程高效利用与生态保护技术</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">朱高峰. 柴达木地区1km分辨率积雪变化率分布图（2000-2018年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.Hydro.db2442.2022.</w:t>
+        <w:t xml:space="preserve">zhu gaofeng. Distribution map of 1km resolution snow cover change rate in Qaidam region (2000-2018). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.Hydro.db2442.2022.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>