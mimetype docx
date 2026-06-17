--- v0 (2026-05-02)
+++ v1 (2026-06-17)
@@ -2,878 +2,1079 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Gansu Province Meteorological Observation Dataset (2000-2022)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">甘肃省气象观测数据集（2000-2022年）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.gseer.db3975.2023</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Gansu Province Meteorological Observation Dataset (2000-2022)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.NCDC.GSEER.DB3975.2023</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.gseer.db3975.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.NCDC.GSEER.DB3975.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">登录获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Meteorology</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">气象</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">The daily data of the meteorological observation dataset in Gansu Province mainly comes from the weather observation data included in the USAF DATSAV3 surface data and the Federal Integrated Surface Hour (ISH) climate data set. The dataset contains data from 15 sites within Gansu Province. In addition to precipitation (0.01 inches), daily data types also include: average temperature (0.1 degrees Fahrenheit), maximum temperature (0.1 degrees Fahrenheit), minimum temperature (0.1 degrees Fahrenheit), average wind speed (0.1 knots), maximum sustained wind speed (0.1 knots), maximum gust (0.1 knots), and snow depth (0.1 inches). </w:t>
+        <w:t xml:space="preserve">  甘肃省气象观测数据集的日数据主要来自USAF DATSAV3地表数据和联邦气候综合地表小时(ISH)数据集中包含的天气观测数据。数据集包含甘肃省内15个站点的数据。每日数据类型除降水量（0.01英寸），还包括：平均温度（0.1华氏度）、最高温度（0.1华氏度）、最低温度（0.1华氏度）、平均风速(0.1节)、最大持续风速(0.1节)、最大阵风（0.1节）和积雪深度（0.1英寸）等。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">    The data is sourced from the USAF DATSAV3 surface data and weather observation data included in the Federal Integrated Surface Hour (ISH) dataset.</w:t>
+        <w:t xml:space="preserve">  数据来源来自USAF DATSAV3地表数据和联邦气候综合地表小时(ISH)数据集中包含的天气观测数据。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">    Manually filter the downloaded data.</w:t>
+        <w:t xml:space="preserve">  下载数据后人工筛选。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">    The data quality is good. </w:t>
+        <w:t xml:space="preserve">  数据质量良好。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2000/01/01-2022/12/31</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2000/01/01-2022/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Gansu Province </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">甘肃省 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:9.9 MiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">9.9 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">xlsx</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">日</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Meteorology, observational data, meteorological stations</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">气象, 观测数据, 气象站点</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:geography </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地理学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2000 2001 2002 2003 2004 2005 2006 2007 2008 2009 2010 2011 2012 2013 2014 2015 2016 2017 2018 2019 2020 2021 2022</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2000 2001 2002 2003 2004 2005 2006 2007 2008 2009 2010 2011 2012 2013 2014 2015 2016 2017 2018 2019 2020 2021 2022</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Gansu Province </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">甘肃省 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -907,51 +1108,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 42.79</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -978,51 +1197,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 92.34</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1044,51 +1281,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">108.71</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1115,51 +1370,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 32.60</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1185,501 +1458,743 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">敏玉芳</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:09314967596</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">09314967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:Zhang Yaonan </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">张耀南 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:LI Hongxing </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李红星  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:MIN Yufang </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">敏玉芳</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Zhang Yaonan. Gansu Province Meteorological Observation Dataset (2000-2022). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2023. https://cstr.cn/CSTR:11738.11.NCDC.GSEER.DB3975.2023.</w:t>
+        <w:t xml:space="preserve">张耀南. 甘肃省气象观测数据集（2000-2022年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2023. https://cstr.cn/CSTR:11738.11.NCDC.GSEER.DB3975.2023.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>