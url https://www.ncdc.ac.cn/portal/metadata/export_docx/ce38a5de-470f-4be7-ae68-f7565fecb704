--- v0 (2026-05-06)
+++ v1 (2026-06-20)
@@ -2,1154 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">柴达木地区100km分辨率降水变化率（1985-2018年）</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Precipitation change rate with 100km resolution in Qaidam area (1985-2018)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Precipitation change rate with 100km resolution in Qaidam area (1985-2018)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.Hydro.db2436.2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.Hydro.db2436.2022</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.Hydro.db2436.2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">气象</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Meteorology</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  利用ERA5降水数据，计算柴达木地区年均降水，并通过插值、回归分析等方法计算1985-2018年降水变化率，通过渔网工具，统计每100km降水变化率。   本数据集主要应用于冰冻圈科学研究。</w:t>
+        <w:t xml:space="preserve">Using era5 precipitation data, calculate the average annual precipitation in Qaidam area, calculate the precipitation change rate from 1985 to 2018 through interpolation and regression analysis, and count the precipitation change rate per 100km through fishing net tools. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  ERA5再分析数据集是欧洲中期天气预报中心的第五代产品。提供大量陆地气候变量的数据分布在全球的0.25*0.25°网格上。ERA5再分析数据具有较高的时间和空间分辨率，因此可以提供对气象条件的详细评估。</w:t>
+        <w:t xml:space="preserve">  Era5 reanalysis data set is the fifth generation product of the European Center for medium range weather forecasting. The data providing a large number of land climate variables are distributed on the global 0.25 * 0.25 ° grid. Era5 reanalysis data has high temporal and spatial resolution, so it can provide a detailed assessment of meteorological conditions.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  通过ERA5数据，计算1985年-2015年柴达木盆地各年年均降水，通过插值、回归分析，再通过与冰川相同渔网计算得到100km降水变化率。   Kriging插值法原理：Z ̂(s0 )=∑(i=1)^N▒〖λi Z(si)〗   Z(si )是第i个位置的测量值，λi是第i个位置处的测量值的权重，s0是预测位置，N是测量值数。   回归分析原理：y=a*x+b   a: 回归系数 coefficient   b: 截距 intercept</w:t>
+        <w:t xml:space="preserve">  According to era5 data, the annual average precipitation of Qaidam Basin from 1985 to 2015 is calculated. Through interpolation and regression analysis, the 100km precipitation change rate is calculated through the same fishing net as the glacier.   Kriging interpolation principle: Z ̂ (s0 )=∑_ (i=1)^N▒〖 λi Z(si)〗   Z (s I ) is the measured value of the ith position, λ I is the weight of the measured value at the ith position, s 0 is the predicted position, and N is the number of measured values.   Regression analysis principle: y = a * x + B   a: Regression coefficient   b: Intercept</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  a. 原始资料数据精度   ERA5再分析数据集是欧洲中期天气预报中心的第五代产品。提供大量陆地气候变量的数据分布在全球的0.25*0.25°网格上。ERA5再分析数据具有较高的时间和空间分辨率，因此可以提供对气象条件的详细评估。   b. 项目数据产生和汇集过程中的相关质量控制措施，包括完整的数据产生过程、使用的方法和标准规范、数据应用范围等内容。   (1)数据生产过程: ERA5提供了大量的海洋气候和每小时的气候变量。   (2)方法和标准规范: 这些数据以0.25°×0.25°的网格覆盖地球，数据集中包含 200 多个参数，提供了大量的逐小时的大气、陆地和海洋气候变量。该数据基于改进的三维变分技术，拥有时空分辨率高、更新快、参数多等优点。   c. 加工后数据精度   在加工生成数据时，保留所有原始数据。</w:t>
+        <w:t xml:space="preserve">  a. Accuracy of original data   Era5 reanalysis data set is the fifth generation product of the European Center for medium range weather forecasting. The data providing a large number of land climate variables are distributed on the global 0.25 * 0.25 ° grid. Era5 reanalysis data has high temporal and spatial resolution, so it can provide a detailed assessment of meteorological conditions.   b. Relevant quality control measures in the process of project data generation and collection, including the complete data generation process, the methods and standards used, and the scope of data application.   (1) Data production process: era5 provides a large number of marine climate and hourly climate variables.   (2) Methods and standard specifications: These data are expressed at 0.25 ° × The 0.25 ° grid covers the earth, and the data set contains more than 200 parameters, providing a large number of hourly atmospheric, land and marine climate variables. This data is based on the improved three-dimensional variational technology, and has the advantages of high spatial-temporal resolution, fast update, and many parameters.   c. Data accuracy after processing   When processing the generated data, keep all the original data. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">1985/01/01-2018/12/31</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:1985/01/01-2018/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">柴达木盆地 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Qaidam Basin </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">1.0 MiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:1.0 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:TIF</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...132 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">柴达木盆地, 降水变化率, 1985-2018</w:t>
+        <w:t xml:space="preserve">Theme:Chaidamu basin, precipitation change rate, 1985-2018</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">地理学 </w:t>
+        <w:t xml:space="preserve">Subject:geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">1985 1986 1987 1988 1989 1990 1991 1992 1993 1994 1995 1996 1997 1998 1999 2000 2001 2002 2003 2004 2005 2006 2007 2008 2009 2010 2011 2012 2013 2014 2015 2016 2017 2018</w:t>
+        <w:t xml:space="preserve">Time:1985 1986 1987 1988 1989 1990 1991 1992 1993 1994 1995 1996 1997 1998 1999 2000 2001 2002 2003 2004 2005 2006 2007 2008 2009 2010 2011 2012 2013 2014 2015 2016 2017 2018</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">柴达木盆地 </w:t>
+        <w:t xml:space="preserve">Place:Qaidam Basin </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1183,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 39.32</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1272,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 90.25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1356,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 99.25</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1445,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 35.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1533,818 +1185,550 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596</w:t>
+        <w:t xml:space="preserve">phone:0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">朱高峰 </w:t>
+        <w:t xml:space="preserve">contributors:zhu gaofeng </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">石梦寒  </w:t>
+        <w:t xml:space="preserve">author:SHI Menghan </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:zhu gaofeng </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">number:2018YFC0406600</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">高寒内陆盆地水循环全过程高效利用与生态保护技术</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">朱高峰. 柴达木地区100km分辨率降水变化率（1985-2018年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.Hydro.db2436.2022.</w:t>
+        <w:t xml:space="preserve">zhu gaofeng. Precipitation change rate with 100km resolution in Qaidam area (1985-2018). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.Hydro.db2436.2022.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>