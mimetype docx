--- v0 (2026-08-21)
+++ v1 (2026-10-06)
@@ -63,50 +63,130 @@
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Annual Glacier Boundary Dataset of Qilian Mountain National Park (1986–2023) </w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>DOI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">10.12072/ncdc.glacier.db7723.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.ncdc.glacier.db7723.2026</w:t>
+      </w:r>
+    </w:p>
     <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -741,51 +821,51 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">学科：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">自然地理学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -1049,51 +1129,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 95.07</w:t>
+              <w:t xml:space="preserve"> 95.05</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="22F05E22" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1975,51 +2055,51 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">赵晓阳,王乃昂. 祁连山国家公园逐年冰川边界数据集（1986-2023年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2026. </w:t>
+        <w:t xml:space="preserve">赵晓阳,王乃昂. 祁连山国家公园逐年冰川边界数据集（1986-2023年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2026. https://cstr.cn/CSTR:11738.11.ncdc.glacier.db7723.2026.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>