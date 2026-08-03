--- v0 (2026-05-05)
+++ v1 (2026-08-03)
@@ -2,1079 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">2015-2019年黄河流域及所辖县区垃圾处理数据</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Waste Disposal Data for the Yellow River Basin and Its Jurisdictional Counties from 2015-2019</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Waste Disposal Data for the Yellow River Basin and Its Jurisdictional Counties from 2015-2019</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.YRiver.db1956.2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.YRiver.db1956.2022</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.YRiver.db1956.2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">生态</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ecology</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  本数据集收录了黄河流域县区级地域生活垃圾收集转运处置情况。   1.数据集命名：流域及所辖县区垃圾处理数据.xlsx   2.属性信息：（1）省：流域流经省级区域（2）市：流域流经市级区域（3）县(区)：流域流经区县级区域。   注：统计年鉴2016年缺失，因此本数据集不包含2016年垃圾收集转运处理情况。</w:t>
+        <w:t xml:space="preserve">This dataset contains information on the collection, transfer, and disposal of household waste at the county/district level within the Yellow River Basin. 1.Dataset Name: Waste Disposal Data for the River Basin and Its Jurisdictional Counties.xlsx 2.Attribute Information: (1) Province: Provincial areas through which the river basin flows. (2) City: Municipal areas through which the river basin flows. (3) County/District: County/district areas through which the river basin flows. Note: The statistical yearbook for 2016 is missing, therefore this dataset does not include waste collection, transfer, and disposal data for that year. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  本数据集数据源主要来源于黄河流域地区县级统计年鉴（共计103个统计年鉴）。</w:t>
+        <w:t xml:space="preserve"> This dataset's data sources mainly originate from the county-level statistical yearbooks of the Yellow River Basin area, totaling 103 statistical yearbooks.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  本数据集中的数据从统计年鉴中摘录，将数据整理成表格形式的数据。</w:t>
+        <w:t xml:space="preserve"> The data in this dataset is extracted from statistical yearbooks and organized into a tabular form.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  在数据生产汇集过程中，严格把控数据质量控制措施，有健全的数据产生过程和使用方法。</w:t>
+        <w:t xml:space="preserve"> During the process of data production and compilation, strict measures for data quality control were implemented, ensuring a robust procedure for data generation and utilization. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2015/01/01-2019/12/31</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2015/01/01-2019/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">黄河流域 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Yellow River Basin </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">56.4 KiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:56.4 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:Excel</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...57 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">垃圾收运率, 生活垃圾, 转运处置, 渗滤液</w:t>
+        <w:t xml:space="preserve">Theme:Waste Collection and Transportation Rate, domestic waste, Transfer and Disposal, Leachate</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">人文地理学 </w:t>
+        <w:t xml:space="preserve">Subject:human geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2015 2016 2017 2018 2019</w:t>
+        <w:t xml:space="preserve">Time:2015 2016 2017 2018 2019</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">河南省,  青海省,  山东省,  陕西省,  山西省 </w:t>
+        <w:t xml:space="preserve">Place:Henan Province,  Shaanxi Province,  Qinghai Province,  Shandong Province,  Shanxi Province </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1108,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 42.82</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1197,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 95.85</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1281,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">119.05</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1370,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 32.15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1458,893 +1185,599 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596</w:t>
+        <w:t xml:space="preserve">phone:0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">张耀南,  康建芳,  刘春 </w:t>
+        <w:t xml:space="preserve">contributors:Zhang Yaonan,  Kang Jianfang,  Liu chun </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">刘春  </w:t>
+        <w:t xml:space="preserve">author:Liu chun </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:MIN Yufang </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">number:XXH13506-103</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">寒旱区环境演变研究“科技领域云”的建设与应用</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">number:XXH-13514-0209</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">中国科学院冰川冻土沙漠数据中心能力建设</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">张耀南,康建芳,刘春. 2015-2019年黄河流域及所辖县区垃圾处理数据. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.YRiver.db1956.2022.</w:t>
+        <w:t xml:space="preserve">Zhang Yaonan, Kang Jianfang, Liu chun. Waste Disposal Data for the Yellow River Basin and Its Jurisdictional Counties from 2015-2019. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.YRiver.db1956.2022.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>