--- v0 (2026-06-21)
+++ v1 (2026-08-12)
@@ -2,878 +2,1154 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Daily snow depth dataset on the Arctic (1980-2019)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">北极逐日积雪深度数据集（1980-2019年）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.arctic-change.db7130.2026</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Daily snow depth dataset on the Arctic (1980-2019)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.NCDC.ARCTIC-CHANGE.DB7130.2026</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.arctic-change.db7130.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.NCDC.ARCTIC-CHANGE.DB7130.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">登录获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Snow</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">积雪</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">  雪深（Snow Depth，SD）是表征积雪厚度的关键参数，对理解区域水循环、能量平衡及气候变化影响具有重要意义。针对现有遥感、再分析和模拟的积雪深度产品存在较大不确定性，以及在复杂地形区域精度不足等问题。本项目利用随机森林算法，结合AMSR-E，AMSR2，NHSD和GlobSnow、ERA-Interim、MERRA2等雪深产品和相关环境因子变量，用地面观测站点的实测雪深数据训练与验证模型，最终融合生成1980-2019年北极（北纬66°34以北）空间分辨率为0.25°的日尺度雪深数据产品。通过实测雪深数据验证发现，其相关系数（R2）达0.79，均方根误差（RMSE）和平均绝对误差（MAE）分别为8.5cm 和3.5cm。本数据集可为北极水文模拟、陆面过程模型的数据同化提供重要的数据支撑。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> AMSRE data are collected by the microwave scanning radiometer onboard NASA's Aqua satellite (Earth Observing System) and JAXA's GCOM-W1 satellite (https://nsidc.org/data/ae_dysno). NASA's AMSRE (AMSR-E) provides snow depth datasets from June 19, 2002, to October 3, 2011, while JAXA's AMSRE (AMSR2) has been continuously providing global daily snow depth data since July 2, 2012. Funded by the European Space Agency, the GlobSnow snow depth product is a collaborative dataset that utilizes an advanced data assimilation scheme to combine satellite passive microwave data (from sensors such as SSM/I and AMSR-E) with in-situ snow depth observations from meteorological stations (https://www.globsnow.info/), though partial data are missing for September. The NHSD dataset is a long-term Northern Hemisphere snow depth product provided by the National Tibetan Plateau Data Center (https://poles.tpdc.ac.cn/). ERA5-Interim is a global land surface reanalysis dataset produced by the European Centre for Medium-Range Weather Forecasts (https://apps.ecmwf.int/datasets/data/interim-full-daily/) and provides daily data. MERRA-2 is a reanalysis dataset released by NASA's Global Modeling and Assimilation Office (https://disc.gsfc.nasa.gov/datasets/).</w:t>
+        <w:t xml:space="preserve">  AMSRE 是由美国国家航空航天局（NASA）地球观测系统的Aqua卫星和日本宇宙航空研究开发机构（JAXA）的GCOM-W1卫星上的微波扫描辐射计收集的数据 (https://nsidc.org/data/ae_dysno)，来自NASA的AMSRE（AMSR-E）提供从2002年6月19日到2011年10月3日的雪深数据集，而来自JAXA的AMSRE（AMSR2）则从2012 年7月2日至今持续提供全球每日雪深数据。GlobSnow 受欧空局资助，其雪深产品是一个协同数据集，它利用先进的数据同化方案，将卫星被动微波数据（来自SSM/I和AMSR-E等传感器）与地面气象站的雪深观测数据相结合(https://www.globsnow.info/)，但9月部分数据存在缺失。NHSD数据是国家青藏高原科学数据中心（https://poles.tpdc.ac.cn/） 提供的北半球长时间序列雪深数据产品。ERA5-Interm是欧洲是中期天气预报中心生产的全球陆面再分析数据集（https://apps.ecmwf.int/datasets/data/interim-full-daily/），为日值数据。MERRA-2是 NASA全球建模与同化办公室发布的再分析数据（https://disc.gsfc.nasa.gov/datasets/）。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> The spatial resolution of datasets including AMSR-E, AMSR2, NHSD, GlobSnow, ERA-Interim, and MERRA2 was resampled to 0.25°. Using the random forest algorithm, a more temporally complete snow depth dataset was generated by integrating the aforementioned data products and environmental factors, along with model training and validation based on in-situ snow depth observations.</w:t>
+        <w:t xml:space="preserve">  通过重采样，将AMSR-E，AMSR2，NHSD和GlobSnow、ERA-Interim、MERRA2等数据集的空间分辨率统一为0.25°。采用随机森林算法，通过融合以上数据产品、环境因子，借助实测雪深数据进行模型训练和验证，生成一套时序更完整的积雪深度数据集。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> We calculated the error metrics to evaluate the accuracy by comparing SWE dataset and datesets with observations. The root meansquare error (RMSE), mean absolute error (MAE), Pearson correlation coefficient (R) and bias were adopted to assess theaccuracy of the SD dataset. To ensure spatiotemporal consistency during the data fusion process, the validation scope was confined to regions north of 66°34'N. The time series was defined during 1980 to 2019. Moreover, to validate the accuracy in spatial of SD dataset, cross-validation was performed using observations. </w:t>
+        <w:t xml:space="preserve">  基于实测站点数据集，采用均方根误差（RMSE）、平均绝对误差（MAE）、决定系数（R2）和偏差四个指标评估积雪深度数据的精度。数据融合过程中，为确保时空一致性，将验证范围限定在北纬66°34以上地区，时间序列为1980-2019年。数据集验证采用实测站点数据进行验证。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:1980/09/01-2019/05/31</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1980/09/01-2019/05/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Arctic </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">北极 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:5.2 GiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5.2 GiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">*.tif</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据空间分辨率</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(/</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>米</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0.25°</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">日</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Snow depth, long term, Random forest, data fusion, accuracy assessment</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">雪深, 长序列, 随机森林, 数据融合, 精度评估</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:physical geography </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">自然地理学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:1980-2019</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1980-2019</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:North of 66° 34′N </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">北纬66°34′以北 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -907,51 +1183,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 90.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -978,51 +1272,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1044,51 +1356,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">180.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1115,51 +1445,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 66.50</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1185,550 +1533,818 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Li Hongxing </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李红星</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967592</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967592</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:WU Tonghua </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">吴通华 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:WU Tonghua </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">吴通华  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:WU Tonghua </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">吴通华</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">number:2020YFA0608501</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2020YFA0608501</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">name:Research on Arctic Terrestrial Environmental Change and Its Effects</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">北极陆地环境变化及其效应研究</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">WU Tonghua. Daily snow depth dataset on the Arctic (1980-2019). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2026. https://cstr.cn/CSTR:11738.11.NCDC.ARCTIC-CHANGE.DB7130.2026.</w:t>
+        <w:t xml:space="preserve">吴通华. 北极逐日积雪深度数据集（1980-2019年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2026. https://cstr.cn/CSTR:11738.11.NCDC.ARCTIC-CHANGE.DB7130.2026.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>