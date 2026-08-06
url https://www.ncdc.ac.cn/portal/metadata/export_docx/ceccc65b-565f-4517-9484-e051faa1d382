--- v0 (2026-05-05)
+++ v1 (2026-08-06)
@@ -2,1079 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">新疆石河子垦区典型土壤样地含盐量（2010年）</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Salt content of typical soil sample plots in Shihezi Reclamation Area, Xinjiang (2010)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Salt content of typical soil sample plots in Shihezi Reclamation Area, Xinjiang (2010)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.973Desert.db0069.2020</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.973Desert.db0069.2020</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.973Desert.2020.98</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">沙漠与荒漠化</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Desert</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">该数据是在2010年10-11月份根据2009年石河子土地利用图以及土壤分布图选取120个耕地样点进行室内实验分析所得。主要有：（1）石河子垦区典型地块的土壤盐分和电导率数据。（2）石河子垦区典型地块土壤的铵态氮、速效磷、速效钾数据。 在三个典型样地各取40个土壤样本，总共取样120个。每个样本取三个土样混合，每个土样取0-10cm（耕层表层）和10-20cm（耕层根层）两层。包含了土壤表层和耕层的铵态氮（ppm）\速效磷（ppm）\速效钾（ppm）\含盐量（%）\电导率（μs/cm）等数据.</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">采用ＴＦＣ智能普及型土肥测试仪（此仪器已经利用传统滴定法进行校正）测定土壤含盐量\电导率\速效养分(包括铵态氮、速效磷及速效钾)等。</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">每个样本取3 个土样混合，每个土样取0~10 cm（耕层表层）和10~20 cm（耕层根层）两层，鉴于地块与地块之间的形状差异以及地块内部土样的差异，取样方法选取典型的蛇形取样法，根据地块大小及形状选取不同的方式。将取回的土样自然风干，然后将土样研磨，过1 mm 筛子，称取10 g 土样待测。将待测土样加蒸馏水后过滤，对滤液进行标准试剂处理后用TFC 智能普及型土肥测试仪，测量土样的各种指标.</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">利用滴定法对TFC 智能普及型土肥测试仪进行校正</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2010/10/01-2010/11/30</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2010/10/01-2010/11/30</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">石河子垦区 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">111.5 KiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:111.5 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...57 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">铵态氮, 含盐量, 电导率, 速效钾, 典型土壤, 速效磷</w:t>
+        <w:t xml:space="preserve">Theme:Ammonium nitrogen, Salt content, conductivity, Available potassium, Typical soil, Available phosphorus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">地理学 </w:t>
+        <w:t xml:space="preserve">Subject:geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2010</w:t>
+        <w:t xml:space="preserve">Time:2010</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">新疆,  石河子垦区 </w:t>
+        <w:t xml:space="preserve">Place:Xinjiang,  Shihezi Reclamation Area </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1108,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 44.27</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1197,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 86.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1281,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 86.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1370,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 44.27</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1458,893 +1185,599 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596</w:t>
+        <w:t xml:space="preserve">phone:0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">冉圣宏 </w:t>
+        <w:t xml:space="preserve">contributors: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">冉圣宏  </w:t>
+        <w:t xml:space="preserve">author: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:WANG Tao ,  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">number:2009CB421300</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">干旱区绿洲化、荒漠化过程及其对人类活动、气候变化的响应与调控</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">number:2009CB421307</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">绿洲化、荒漠化变化趋势及其环境效应综合评估</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">冉圣宏. 新疆石河子垦区典型土壤样地含盐量（2010年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2020. https://cstr.cn/CSTR:11738.11.ncdc.973Desert.2020.98.</w:t>
+        <w:t xml:space="preserve">. Salt content of typical soil sample plots in Shihezi Reclamation Area, Xinjiang (2010). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2020. https://cstr.cn/CSTR:11738.11.ncdc.973Desert.2020.98.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>