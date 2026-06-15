--- v0 (2026-04-30)
+++ v1 (2026-06-15)
@@ -2,837 +2,1067 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">HHU24SWDSCS: A shallow-water depth model over island areas in South China Sea retrieved from Satellite-derived bathymetry</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">HHU24SWDSCS：从卫星水深测量中获取的南海岛屿地区浅水深度模型</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.5281/zenodo.13852568</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">HHU24SWDSCS: A shallow-water depth model over island areas in South China Sea retrieved from Satellite-derived bathymetry</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.NCDC.ZENODO.DB6834.2025</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.5281/zenodo.13852568</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.NCDC.ZENODO.DB6834.2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">登录获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Hydrology</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">水文</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Given the scarcity of in-situ water depth data in the South China Sea (SCS), a shallow water depth model HHU24SWDSCS was developed by integrating 1298 ice, cloud, and land elevation satellite (ICESat-2) trajectories and 70 Sentinel-2 multispectral images. After validation based on independent ICESat-2 depth data, the root mean square error of the model is 0.81-1.35 meters (less than 5% of the maximum depth), with an average decision coefficient of 0.91. According to independent airborne LiDAR depth measurement data validation, the depth measurement accuracy of Linyang Reef is 1.01 meters. Further comparison with existing water depth measurement models shows the superior performance of this model. The existing water depth models can have errors of tens of meters or more in island areas, so they should be used with caution, while the HHU24SWDSCS model shows good accuracy in the shallow waters of the entire South China Sea. Therefore, this model provides a reference for mapping shallow water depths near islands and provides fundamental support for research in oceanography, geodesy, and other disciplines. </w:t>
+        <w:t xml:space="preserve">  鉴于中国南海（SCS）原位水深数据的稀缺性，通过整合 1298 条冰、云和陆地高程卫星（ICESat-2）轨迹和 70 幅哨兵-2 多光谱图像，开发了一个浅水水深模型 HHU24SWDSCS。根据独立的 ICESat-2 深度数据进行验证后，该模型的均方根误差为 0.81-1.35 米（小于最大深度的 5%），平均判定系数为 0.91。根据独立的机载 LiDAR 测深数据进行的验证显示，林洋礁的测深精度为 1.01 米。与现有水深测量模型的进一步比较显示了该模型的优越性能。现有水深模型在岛屿区域的误差可达数十米或更大，因此应谨慎使用，而 HHU24SWDSCS 模型在整个南中国海浅水区表现出良好的精度。因此，该模型为测绘岛屿附近的浅水深度提供了参考，为海洋学、大地测量学和其他学科的研究提供了基础支持。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">    HHU24SWDSCS is a shallow water depth model for the South China Sea, which integrates 1298 ice, cloud, and land elevation satellite (ICESat-2) trajectories with 70 Sentinel-2 multispectral images.</w:t>
+        <w:t xml:space="preserve">  HHU24SWDSCS是一个南海浅水水深模型，由 1298 条冰、云和陆地高程卫星（ICESat-2）轨迹与 70 幅哨兵-2 多光谱图像整合而成。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">    A shallow water depth model HHU24SWDSCS was developed by integrating 1298 ice, cloud, and land elevation satellite (ICESat-2) trajectories and 70 Sentinel-2 multispectral images.</w:t>
+        <w:t xml:space="preserve">  通过整合 1298 条冰、云和陆地高程卫星（ICESat-2）轨迹和 70 幅哨兵-2 多光谱图像，开发了一个浅水水深模型 HHU24SWDSCS。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">    According to independent ICESat-2 depth data validation, the root mean square error of the model is 0.81-1.35 meters (less than 5% of the maximum depth), with an average decision coefficient of 0.91. According to independent airborne LiDAR depth data validation, the accuracy of Linyang Reef is 1.01 meters. </w:t>
+        <w:t xml:space="preserve">  根据独立的 ICESat-2 深度数据进行验证，该模型的均方根误差为 0.81-1.35 米（小于最大深度的 5%），平均判定系数为 0.91。根据独立的机载 LiDAR 测深数据进行的验证显示，林洋礁的精度为 1.01 米。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:South China Sea Islands </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">南海岛屿 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:84.1 MiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">84.1 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">nc</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据空间分辨率</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(/</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>米</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">10</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:South China Sea, shallow water depth measurement, Sentinel-2, Icesat-2</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">中国南海, 浅水测深, sentinel-2, icesat-2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:geography , marine science </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地理学 , 海洋科学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:South China Sea Island Region </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">南海岛屿地区 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -866,51 +1096,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 20.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -937,51 +1185,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">120.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1003,51 +1269,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">105.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1074,51 +1358,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">  3.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1144,563 +1446,812 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">敏玉芳</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:09314967596</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">09314967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:JIA Dongzhen </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">贾东振 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:JIA Dongzhen </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">贾东振  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:JIA Dongzhen </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">贾东振</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">JIA Dongzhen. HHU24SWDSCS: A shallow-water depth model over island areas in South China Sea retrieved from Satellite-derived bathymetry. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2025. https://cstr.cn/CSTR:11738.11.NCDC.ZENODO.DB6834.2025.</w:t>
+        <w:t xml:space="preserve">贾东振. HHU24SWDSCS：从卫星水深测量中获取的南海岛屿地区浅水深度模型. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2025. https://cstr.cn/CSTR:11738.11.NCDC.ZENODO.DB6834.2025.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EB4B773" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">citation:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>文章引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Wu Y, Shi H, Jia D, Andersen O B, He X, Luo Z, Li Y, Chen S, Si X, Diao S, Shi Y, Chen Y. HHU24SWDSCS: A shallow-water depth model over island areas in South China Sea retrieved from Satellite-derived bathymetry[J]. Earth Syst. Sci. Data Discuss., 2024-10-23, 2024: 1-32. </w:t>
         <w:br/>
         <w:t xml:space="preserve">            DOI: 10.5194/essd-2024-443.</w:t>
       </w:r>