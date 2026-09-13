--- v1 (2026-06-15)
+++ v2 (2026-09-13)
@@ -2229,53 +2229,51 @@
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Wu Y, Shi H, Jia D, Andersen O B, He X, Luo Z, Li Y, Chen S, Si X, Diao S, Shi Y, Chen Y. HHU24SWDSCS: A shallow-water depth model over island areas in South China Sea retrieved from Satellite-derived bathymetry[J]. Earth Syst. Sci. Data Discuss., 2024-10-23, 2024: 1-32. </w:t>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">            DOI: 10.5194/essd-2024-443.</w:t>
+        <w:t xml:space="preserve">Wu Y, Shi H, Jia D, Andersen OB, He X, Luo Z, Li Y, Chen S, Si X, Diao S, Shi Y, Chen Y. HHU24SWDSCS: A shallow-water depth model over island areas in South China Sea retrieved from Satellite-derived bathymetry[J/OL]. Earth Syst. Sci. Data Discuss., 2024-10-23, 2024: 1-32. DOI: 10.5194/essd-2024-443.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="48B1038E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="49E237FA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED"/>