--- v0 (2026-05-02)
+++ v1 (2026-06-16)
@@ -1106,51 +1106,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 42.90</w:t>
+              <w:t xml:space="preserve"> 42.88</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5C8F4A0B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="1F65CFD5" w14:textId="77777777">
         <w:trPr>
@@ -1368,51 +1368,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 42.90</w:t>
+              <w:t xml:space="preserve"> 42.88</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3924CDA2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="782BBB40" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">