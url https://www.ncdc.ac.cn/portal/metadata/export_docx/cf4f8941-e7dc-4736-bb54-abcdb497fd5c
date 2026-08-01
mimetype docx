--- v1 (2026-06-16)
+++ v2 (2026-08-01)
@@ -2277,53 +2277,51 @@
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Lv Peng, Sun Shanshan, Medina-Roldánd Eduardo, Zhao Shenglong, Hu Ya, Guo Aixia, Zuo Xiaoan. Effects of habitat types on the dynamic changes in allocation in carbon and nitrogen storage of vegetation–soil system in sandy grasslands: How habitat types affect C and N allocation?[J]. Ecology and Evolution, 2021, 11, (13): 9079-9091. </w:t>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">            DOI: https://doi.org/10.1002/ece3.7751.</w:t>
+        <w:t xml:space="preserve">Lv Peng, Sun Shanshan, Medina-Rold谩nd Eduardo, Zhao Shenglong, Hu Ya, Guo Aixia, Zuo Xiaoan. [J]. Effects of habitat types on the dynamic changes in allocation in carbon and nitrogen storage of vegetation鈥搒oil system in sandy grasslands: How habitat types affect C and N allocation?[J]. Ecology and Evolution, 2021, 11, (13): 9079-9091. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="48B1038E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="49E237FA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED"/>