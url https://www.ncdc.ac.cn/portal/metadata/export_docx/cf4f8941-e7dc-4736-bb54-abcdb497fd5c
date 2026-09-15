--- v2 (2026-08-01)
+++ v3 (2026-09-15)
@@ -2277,51 +2277,51 @@
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Lv Peng, Sun Shanshan, Medina-Rold谩nd Eduardo, Zhao Shenglong, Hu Ya, Guo Aixia, Zuo Xiaoan. [J]. Effects of habitat types on the dynamic changes in allocation in carbon and nitrogen storage of vegetation鈥搒oil system in sandy grasslands: How habitat types affect C and N allocation?[J]. Ecology and Evolution, 2021, 11, (13): 9079-9091. </w:t>
+        <w:t xml:space="preserve">Lv Peng, Sun Shanshan, Medina-Rold谩nd Eduardo, Zhao Shenglong, Hu Ya, Guo Aixia, Zuo Xiaoan. [J].</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="48B1038E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="49E237FA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED"/>