--- v0 (2026-06-12)
+++ v1 (2026-07-28)
@@ -2,878 +2,1154 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sentinel-1 remote sensing dataset for the Weihe River Basin (2015-2021)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">渭河流域Sentinel-1遥感数据集（2015-2021年）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.WRiver.db0035.2021</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Sentinel-1 remote sensing dataset for the Weihe River Basin (2015-2021)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.ncdc.WRiver.2021.33</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.WRiver.db0035.2021</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.ncdc.WRiver.2021.33</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">登录获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Remote Sensing</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">遥感及产品</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">This dataset contains SLC-class satellite data products from Sentinel-1 in the Weihe River Basin and has not been otherwise manually processed. The Sentinel-1 satellite is an Earth observation satellite in the European Space Agency's Copernicus program (GMES) (https://scihub.copernicus.eu/dhus/#/home), consisting of two satellites carrying C-band synthetic aperture radar (SAR), which provides continuous imagery (daytime, nighttime, and all kinds of weather). It is the first satellite program of the five missions developed by ESA for the Copernicus program. Among them, the SLC class products are the first stage products that have been processed to obtain phase and amplitude information that can be used for ranging and deformation observations; where the dual polarization mode VV+VH is selected; and the main acquisition mode is IW. The SLC in the IW mode contains, in single polarization, three images corresponding to the three stripes. The 250 km long data is acquired at a spatial resolution of 5 m x 20 m (monovision). Sentinel-1 satellite data will be collected from January 2015 to August 2021 in Gansu Province, Shaanxi Province and Ningxia Hui Autonomous Region, and 11 views of Sentinel-1 satellite data are needed to fully cover the Weihe River Basin. </w:t>
+        <w:t xml:space="preserve">  本数据集包含渭河流域Sentinel-1的SLC级卫星数据产品，未经其他人工处理。   Sentinel-1卫星是欧洲航天局哥白尼计划（GMES）中的地球观测卫星（https://scihub.copernicus.eu/dhus/#/home），由两颗卫星组成，载有C波段合成孔径雷达，可提供连续图像(白天、夜晚和各种天气)。它是欧空局为哥白尼计划开发的五个任务中的第一个卫星计划。其中，SLC级产品是已被处理后的一级产品，能获得相位和振幅信息，可用于测距和形变观测;其中，选择双极化方式VV+VH;主要的采集模式是IW 。IW 模式的SLC 在单极化下包含有对应于3 个条带下的3 幅影像。以5米 x 20米的空间分辨率(单视)获取250公里长的数据。   Sentinel-1卫星数据收集时间为2015年1月-2021年8月，地理位置为甘肃省、陕西省和宁夏回族自治区，需要11景sentinel-1卫星数据可完全覆盖渭河流域。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  Sentinel-1 satellite data from ESA Copernicus Data Center (https://scihub.copernicus.eu/dhus/#/home).</w:t>
+        <w:t xml:space="preserve">  Sentinel-1卫星数据来源于欧空局哥白尼数据中心（https://scihub.copernicus.eu/dhus/#/home）。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  The SLC-level products of the Sentinel-1 satellite data are the first-level products that have been processed to obtain phase and amplitude information.</w:t>
+        <w:t xml:space="preserve">  Sentinel-1卫星数据的SLC级产品是已被处理后的一级产品，能获得相位和振幅信息。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  The data have not been otherwise manually processed and are of good quality. </w:t>
+        <w:t xml:space="preserve">  数据未进行其他人工加工处理，质量良好。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2015/01/01-2021/08/01</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2015/01/01-2021/08/01</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Gansu Province, Shaanxi Province, Ningxia Hui Autonomous Region, Weihe River Basin </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">甘肃省,陕西省,宁夏回族自治区,渭河流域 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:12.7 TiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">12.7 TiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">tar</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据空间分辨率</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(/</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>米</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">10</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">日</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Sentinel-1 satellite data, ranging, deformation monitoring, SLC products, earth observation, phase</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sentinel-1卫星数据, 测距, 形变监测, SLC产品, 地球观测, 相位</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:geography </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地理学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2015 2016 2017 2018 2019 2020 2021</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2015 2016 2017 2018 2019 2020 2021</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Gansu Province,  Ningxia Hui Autonomous Region,  Weihe River Basin,  Shaanxi Province </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">甘肃省,  陕西省,  宁夏回族自治区,  渭河流域 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -907,51 +1183,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 37.41</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -978,51 +1272,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">103.97</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1044,51 +1356,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">110.27</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1115,51 +1445,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 33.70</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1185,501 +1533,743 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">敏玉芳</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967596</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:Zhang Yaonan </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">张耀南 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:LI Hongxing </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李红星  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:MIN Yufang </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">敏玉芳</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Zhang Yaonan. Sentinel-1 remote sensing dataset for the Weihe River Basin (2015-2021). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.WRiver.2021.33.</w:t>
+        <w:t xml:space="preserve">张耀南. 渭河流域Sentinel-1遥感数据集（2015-2021年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.WRiver.2021.33.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>