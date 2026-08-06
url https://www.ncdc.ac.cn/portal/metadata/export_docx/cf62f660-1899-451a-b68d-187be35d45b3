--- v0 (2026-05-06)
+++ v1 (2026-08-06)
@@ -2,1079 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">2016-2020年黄土丘陵沟壑区第一副区辛店沟流域育林沟不同坡度径流场土壤含水率观测数据集</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Observation data set of soil moisture content in different slope runoff field of xindiangou watershed in the first sub region of Loess Hilly and gully region from 2016 to 2020</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Observation data set of soil moisture content in different slope runoff field of xindiangou watershed in the first sub region of Loess Hilly and gully region from 2016 to 2020</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.HWSDZhan.db0082.2021</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.HWSDZhan.db0082.2021</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.HWSDZhan.2021.138</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">水土保持</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Soil and Water Conservation</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本数据集为2016-2020年黄土丘陵沟壑区第一副区辛店沟流域育林沟不同坡度径流场土壤含水率观测数据。育林沟不同坡度径流场位于辛店沟一级支沟育林沟左岸，2016年以来新建10个不同坡度径流小区，径流场基本情况见《育林沟不同坡度径流场2016-2020年情况说明》，主要监测指标有：场号、测次、取样日、测点土壤含水率（％）、两测次间降水量（mm)、月日时分 。</w:t>
+        <w:t xml:space="preserve">&lt;p&gt;This data set is the observation data of soil moisture content in runoff field of Yulin Valley at different slopes in Xindiangou watershed, the first sub region of loess hilly and gully region, from 2016 to 2020. The runoff field of Yulin Gully with different gradients is located on the left bank of Yulin Gully, the primary branch of Xindian Gully. Since 2016, 10 runoff plots with different gradients have been built. See the Description of Yulin Gully Runoff Fields with Different Slopes in 2016-2020 for the basic information of the runoff field. The main monitoring indicators include: site number, measurement times, sampling date, soil moisture content (%) at the measurement point, precipitation (mm) between two measurement times, month, day, hour and month. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">人工观测。</w:t>
+        <w:t xml:space="preserve">&lt;p&gt;Manual observation&lt;/p&gt;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">在具有代表性的固定地点，去除表层杂草后，在30cm深度取样，用烘干（称重）法测定。</w:t>
+        <w:t xml:space="preserve">&lt;p&gt;At a representative fixed location, after removing surface weeds, sample at a depth of 30cm and measure with the drying (weighing) method&lt;/p&gt;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">观测数据整编录入过程中经过四级人工校核，分别是制表、初校、复校、审核，以确保数据质量。</w:t>
+        <w:t xml:space="preserve">&lt;pre&gt;&lt;code&gt; The observation data has been manually checked at four levels in the process of compilation and entry, including tabulation, initial calibration, re calibration and review, to ensure the data quality </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2016/01/01-2020/12/31</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2016/01/01-2020/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">陕西省榆林市绥德县辛店沟流域 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Xindiangou watershed, Suide County, Yulin City, Shaanxi Province </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">85.7 KiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:85.7 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...57 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">土壤含水率, 侵蚀面积, 侵蚀类型</w:t>
+        <w:t xml:space="preserve">Theme:Daily precipitation, Period precipitation, Precipitation intensity</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Subject:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2016 2017 2018 2019 2020</w:t>
+        <w:t xml:space="preserve">Time:2016 2017 2018 2019 2020</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">辛店沟,  绥德,  榆林,  陕西省 </w:t>
+        <w:t xml:space="preserve">Place:Shaanxi,  Yulin,  Xindian ditch,  Shaanxi Province </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1108,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 37.52</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1197,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">110.28</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1281,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">110.30</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1370,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 37.49</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1458,753 +1185,511 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts:Min Yu Fang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">09314967597</w:t>
+        <w:t xml:space="preserve">phone:09314967597</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">myf@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:myf@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">黄河水土保持绥德治理监督局（绥德水土保持科学试验站） </w:t>
+        <w:t xml:space="preserve">contributors:Suide administration and Supervision Bureau of water and soil conservation of the Yellow River (Suide scientific experimental station of water and soil conservation) </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">雷欣  </w:t>
+        <w:t xml:space="preserve">author:LEI Xin </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">,  刘思君  </w:t>
+        <w:t xml:space="preserve">,  LiuSijun </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:GUO Yumei , Suide administration and Supervision Bureau of water and soil conservation of the Yellow River (Suide scientific experimental station of water and soil conservation) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">黄河水土保持绥德治理监督局（绥德水土保持科学试验站）. 2016-2020年黄土丘陵沟壑区第一副区辛店沟流域育林沟不同坡度径流场土壤含水率观测数据集. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.HWSDZhan.2021.138.</w:t>
+        <w:t xml:space="preserve">Suide administration and Supervision Bureau of water and soil conservation of the Yellow River (Suide scientific experimental station of water and soil conservation). Observation data set of soil moisture content in different slope runoff field of xindiangou watershed in the first sub region of Loess Hilly and gully region from 2016 to 2020. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.HWSDZhan.2021.138.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>