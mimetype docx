--- v0 (2026-05-16)
+++ v1 (2026-08-15)
@@ -2,1079 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">长江三峡库区秭归县链子崖危岩体位移监测数据和监测季报(2007-2012年)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Monitoring Data and Quarterly Report on the Displacement of Lianziya Dangerous Rock Mass in Zigui County, Three Gorges Reservoir Area of the Yangtze River (2007-2012)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Monitoring Data and Quarterly Report on the Displacement of Lianziya Dangerous Rock Mass in Zigui County, Three Gorges Reservoir Area of the Yangtze River (2007-2012)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.Sanxia.db0021.2020</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.Sanxia.db0021.2020</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.Sanxia.2020.88</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">灾害</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Disaster</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">滑坡危岩体位移监测数据是反映滑坡发生、发展、演化过程的最显著的参量,是滑坡监测预警必要的基础数据。该数据集记录了三峡库区秭归县链子崖危岩体监测2007年-2012年监测数据，该危岩体的监测内容主要为位移、降雨量及长江水位监测。</w:t>
+        <w:t xml:space="preserve">The displacement monitoring data of landslide and dangerous rock mass is the most significant parameter reflecting the occurrence, development, and evolution process of landslides, and is a necessary basic data for landslide monitoring and warning. This dataset records the monitoring data of Lianziya dangerous rock mass in Zigui County, Three Gorges Reservoir Area from 2007 to 2012. The monitoring content of this dangerous rock mass mainly includes displacement, rainfall, and Yangtze River water level monitoring </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">人工采集、自动采集</w:t>
+        <w:t xml:space="preserve">Manual acquisition, automatic acquisition</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据集通过严格的人工审核控制质量</w:t>
+        <w:t xml:space="preserve">Data set quality control through strict manual audit</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本数据经过人工校正、质量良好</w:t>
+        <w:t xml:space="preserve">The data has been corrected manually and the quality is good </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2007/01/01-2012/12/31</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2007/01/01-2012/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">长江三峡库区链子崖 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Lianziya reservoir area of the Yangtze River </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">182.1 KiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:182.1 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format: csv</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...57 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">观测数据, 位移, 降水量</w:t>
+        <w:t xml:space="preserve">Theme:Observation data, displacement, precipitation</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">工程地质学 </w:t>
+        <w:t xml:space="preserve">Subject:Engineering Geology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2007 2008 2009 2010 2011 2012</w:t>
+        <w:t xml:space="preserve">Time:2007 2008 2009 2010 2011 2012</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">长江三峡库区,  链子崖 </w:t>
+        <w:t xml:space="preserve">Place:The Three Gorges Reservoir area,  Lianziya </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1108,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 30.63</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1197,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">111.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1281,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">110.30</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1370,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 31.18</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1458,753 +1185,511 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">易武</w:t>
+        <w:t xml:space="preserve">contacts:Yi Wu </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">13972006951</w:t>
+        <w:t xml:space="preserve">phone:13972006951</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">yiwu@ctgu.edu.cn</w:t>
+        <w:t xml:space="preserve">mailbox:yiwu@ctgu.edu.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">易武 </w:t>
+        <w:t xml:space="preserve">contributors:YI Wu </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">易武  </w:t>
+        <w:t xml:space="preserve">author:YI Wu </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">,  敏玉芳  </w:t>
+        <w:t xml:space="preserve">,  MIN Yufang </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:YI Wu </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">易武. 长江三峡库区秭归县链子崖危岩体位移监测数据和监测季报(2007-2012年). 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2020. https://cstr.cn/CSTR:11738.11.ncdc.Sanxia.2020.88.</w:t>
+        <w:t xml:space="preserve">YI Wu. Monitoring Data and Quarterly Report on the Displacement of Lianziya Dangerous Rock Mass in Zigui County, Three Gorges Reservoir Area of the Yangtze River (2007-2012). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2020. https://cstr.cn/CSTR:11738.11.ncdc.Sanxia.2020.88.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>