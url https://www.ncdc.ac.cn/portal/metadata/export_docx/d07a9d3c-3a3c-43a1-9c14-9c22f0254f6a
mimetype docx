--- v0 (2026-05-03)
+++ v1 (2026-08-01)
@@ -2,890 +2,753 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">西北干旱区黑河流域河西走廊1：10万土地利用/覆盖数据集(1990、2000、2005、2010年)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">1:100000 land use / cover data set of Hexi Corridor, Heihe River Basin, arid region of Northwest China (1990, 2000, 2005, 2010)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">1:100000 land use / cover data set of Hexi Corridor, Heihe River Basin, arid region of Northwest China (1990, 2000, 2005, 2010)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.973Desert.db0054.2020</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.973Desert.db0054.2020</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.973Desert.2020.122</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">沙漠与荒漠化</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Desert</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据内容（数据文件、表名称，包含的观测指标内容） 数据文件夹及文件名称： 1黑河土地覆盖 luc1990 luc2000 luc2005 luc2010 土地利用/覆盖提取所采用的遥感数据为Landsat MSS和TM/ETM数据，多光谱数据纠正后的影像采用432波段假彩色合成。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">土地利用/覆盖提取所采用的遥感数据为Landsat MSS和TM/ETM数据，多光谱数据纠正后的影像采用432波段假彩色合成。</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">信息提取软件平台选用eCongnition分类软件，以及能够相互交换数据的其它软件系统。土地覆盖信息提取总体技术流程，主要包括遥感影像纠正、计算机分析和 判读编辑等技术环节。</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">1.原始资料数据精度 严格按照仪器操作规范进行观测和数据采集，纠正后的图像满足同名像元误差平原地区小于1个像元，山区小于2个像元。 2.项目数据产生和汇集过程中的相关质量控制措施，包括完整的数据产生过程、使用的方法和标准规范、数据应用范围等内容。 (1)数据生产过程: 遥感数据处理时以几何纠正后的1：10万栅格地形图为地理基础，对影像进行精纠正。其它时期影像采用与ETM影像匹配的方法进行纠正。 3.本次土地覆盖信息提取利用eCongnition软件建立分类规则及分类器，对图像进行分析判读，最终获得土地覆盖类型图。根据信息源最大分辨率、信息提取方法及分类精度要求，土地覆盖成图标准为： （1）定性判读精度：对于一级类，精度都要求达到80%以上。 （2）定位精度：遥感图像与土地覆盖图的对应点误差一般小于图上距离0.6 mm，最大不超过图上l mm，按TM像元要求最小图斑为2×3像元，以规定的最小图斑面积作为取舍的限制指标，一般1:10万制图小于4 mm2的图斑应舍去，并入相邻图斑。 （3）使用统一软件：所有作业人员统一使用统一的eCongnition软件，以保持成果的一致性。 （4）不同工作分区间接边：遵循右接左的原则，加强相邻区域间的交流，数据向课题提前完成接边工作。接边完成后，两侧图斑定性应完全一致，对应图斑界线的偏差应该小于1:10万比例尺图上0.5毫米，相当于TM影像2个像元。对于与相邻作业区的接边，以在边界处向外延伸5 km以保证能够准确接边。 （5）2010年代土地覆盖信息提取采用春、夏、秋、冬四季HJ－1数据及同年的TM数据提取。 （6）2005年、2000年、1990年土地覆盖信息提取时，先选择本时段与2010年代时相最近的数据进行影像动态检测生成动态差异影像，然后对动态变化影像进行分类规则和分类器建立，参照地形图和其它相关资料，分类动态差异生态动态变化数据，最后利用动态变化数据恢复重建当期土地覆盖数据。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">1990/01/01-2010/01/01</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:1990/01/01-2010/01/01</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">黑河流域 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">249.3 MiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:249.3 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:adf</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...20 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">WGS84 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...67 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Projection</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
@@ -898,241 +761,169 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">landsat, 遥感, 1:10万, 土地覆被, 土地利用</w:t>
+        <w:t xml:space="preserve">Theme:landsat, remote sensing, 1: 100000, Land cover, land use</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">地理学 </w:t>
+        <w:t xml:space="preserve">Subject:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">1990 2000 2005 2010</w:t>
+        <w:t xml:space="preserve">Time:1990 2000 2005 2010</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">黑河,  黑河流域,  阿拉善,  河西,  西北地区 </w:t>
+        <w:t xml:space="preserve">Place:Heihe River,  Heihe River Basin,  Alashan,  Hexi,  Northwest China </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1166,69 +957,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 42.67</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1255,69 +1028,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 97.99</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1339,69 +1094,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">101.93</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1428,69 +1165,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 37.72</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1516,903 +1235,609 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596</w:t>
+        <w:t xml:space="preserve">phone:0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">颜长珍,  常存 </w:t>
+        <w:t xml:space="preserve">contributors:YanChangzhen,  Changcui </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">颜长珍  </w:t>
+        <w:t xml:space="preserve">author:YanChangzhen </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">,  常存  </w:t>
+        <w:t xml:space="preserve">,  Changcui </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:WANG Tao , YanChangzhen , Changcui </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">number:2009CB421301</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">干旱区绿洲化、荒漠化特征及其时空格局</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">number:2009CB421300</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">干旱区绿洲化、荒漠化过程及其对人类活动、气候变化的响应与调控</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">颜长珍,常存. 西北干旱区黑河流域河西走廊1：10万土地利用/覆盖数据集(1990、2000、2005、2010年). 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2020. https://cstr.cn/CSTR:11738.11.ncdc.973Desert.2020.122.</w:t>
+        <w:t xml:space="preserve">YanChangzhen, Changcui. 1:100000 land use / cover data set of Hexi Corridor, Heihe River Basin, arid region of Northwest China (1990, 2000, 2005, 2010). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2020. https://cstr.cn/CSTR:11738.11.ncdc.973Desert.2020.122.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>