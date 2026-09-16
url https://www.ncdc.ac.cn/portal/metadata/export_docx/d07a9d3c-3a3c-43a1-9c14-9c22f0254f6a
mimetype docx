--- v1 (2026-08-01)
+++ v2 (2026-09-16)
@@ -2,753 +2,890 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">1:100000 land use / cover data set of Hexi Corridor, Heihe River Basin, arid region of Northwest China (1990, 2000, 2005, 2010)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">西北干旱区黑河流域河西走廊1：10万土地利用/覆盖数据集(1990、2000、2005、2010年)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.973Desert.db0054.2020</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">1:100000 land use / cover data set of Hexi Corridor, Heihe River Basin, arid region of Northwest China (1990, 2000, 2005, 2010)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.ncdc.973Desert.2020.122</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.973Desert.db0054.2020</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.ncdc.973Desert.2020.122</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">申请获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Desert</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">沙漠与荒漠化</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">数据内容（数据文件、表名称，包含的观测指标内容） 数据文件夹及文件名称： 1黑河土地覆盖 luc1990 luc2000 luc2005 luc2010 土地利用/覆盖提取所采用的遥感数据为Landsat MSS和TM/ETM数据，多光谱数据纠正后的影像采用432波段假彩色合成。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">土地利用/覆盖提取所采用的遥感数据为Landsat MSS和TM/ETM数据，多光谱数据纠正后的影像采用432波段假彩色合成。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">信息提取软件平台选用eCongnition分类软件，以及能够相互交换数据的其它软件系统。土地覆盖信息提取总体技术流程，主要包括遥感影像纠正、计算机分析和 判读编辑等技术环节。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">1.原始资料数据精度 严格按照仪器操作规范进行观测和数据采集，纠正后的图像满足同名像元误差平原地区小于1个像元，山区小于2个像元。 2.项目数据产生和汇集过程中的相关质量控制措施，包括完整的数据产生过程、使用的方法和标准规范、数据应用范围等内容。 (1)数据生产过程: 遥感数据处理时以几何纠正后的1：10万栅格地形图为地理基础，对影像进行精纠正。其它时期影像采用与ETM影像匹配的方法进行纠正。 3.本次土地覆盖信息提取利用eCongnition软件建立分类规则及分类器，对图像进行分析判读，最终获得土地覆盖类型图。根据信息源最大分辨率、信息提取方法及分类精度要求，土地覆盖成图标准为： （1）定性判读精度：对于一级类，精度都要求达到80%以上。 （2）定位精度：遥感图像与土地覆盖图的对应点误差一般小于图上距离0.6 mm，最大不超过图上l mm，按TM像元要求最小图斑为2×3像元，以规定的最小图斑面积作为取舍的限制指标，一般1:10万制图小于4 mm2的图斑应舍去，并入相邻图斑。 （3）使用统一软件：所有作业人员统一使用统一的eCongnition软件，以保持成果的一致性。 （4）不同工作分区间接边：遵循右接左的原则，加强相邻区域间的交流，数据向课题提前完成接边工作。接边完成后，两侧图斑定性应完全一致，对应图斑界线的偏差应该小于1:10万比例尺图上0.5毫米，相当于TM影像2个像元。对于与相邻作业区的接边，以在边界处向外延伸5 km以保证能够准确接边。 （5）2010年代土地覆盖信息提取采用春、夏、秋、冬四季HJ－1数据及同年的TM数据提取。 （6）2005年、2000年、1990年土地覆盖信息提取时，先选择本时段与2010年代时相最近的数据进行影像动态检测生成动态差异影像，然后对动态变化影像进行分类规则和分类器建立，参照地形图和其它相关资料，分类动态差异生态动态变化数据，最后利用动态变化数据恢复重建当期土地覆盖数据。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:1990/01/01-2010/01/01</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1990/01/01-2010/01/01</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">黑河流域 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:249.3 MiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">249.3 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">adf</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...32 lines deleted...]
-    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">年</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Projection</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">WGS84 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">投影：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
@@ -761,169 +898,241 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:landsat, remote sensing, 1: 100000, Land cover, land use</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">landsat, 遥感, 1:10万, 土地覆被, 土地利用</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:1990 2000 2005 2010</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1990 2000 2005 2010</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Heihe River,  Heihe River Basin,  Alashan,  Hexi,  Northwest China </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">黑河,  黑河流域,  阿拉善,  河西,  西北地区 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -957,51 +1166,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 42.67</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1028,51 +1255,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 97.99</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1094,51 +1339,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">101.93</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1165,51 +1428,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 37.72</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1235,609 +1516,903 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts: </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">敏玉芳</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967596</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:YanChangzhen,  Changcui </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">颜长珍,  常存 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:YanChangzhen </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">颜长珍  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">,  Changcui </w:t>
+        <w:t xml:space="preserve">,  常存  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:WANG Tao , YanChangzhen , Changcui </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">王涛, 颜长珍, 常存</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">number:2009CB421301</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2009CB421301</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">name:</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">干旱区绿洲化、荒漠化特征及其时空格局</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">number:2009CB421300</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2009CB421300</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">name:</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">干旱区绿洲化、荒漠化过程及其对人类活动、气候变化的响应与调控</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">YanChangzhen, Changcui. 1:100000 land use / cover data set of Hexi Corridor, Heihe River Basin, arid region of Northwest China (1990, 2000, 2005, 2010). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2020. https://cstr.cn/CSTR:11738.11.ncdc.973Desert.2020.122.</w:t>
+        <w:t xml:space="preserve">颜长珍,常存. 西北干旱区黑河流域河西走廊1：10万土地利用/覆盖数据集(1990、2000、2005、2010年). 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2020. https://cstr.cn/CSTR:11738.11.ncdc.973Desert.2020.122.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>