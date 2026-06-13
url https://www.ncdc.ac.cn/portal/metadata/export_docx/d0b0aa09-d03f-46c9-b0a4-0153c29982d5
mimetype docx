--- v0 (2026-04-29)
+++ v1 (2026-06-13)
@@ -2,1079 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">冻土条件下粘性土堤溃决测点水力要素变化数据集（2018-2021）</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Data set of changes in hydraulic factors at measuring points of cohesive soil embankment collapse under frozen soil conditions (2018-2021)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data set of changes in hydraulic factors at measuring points of cohesive soil embankment collapse under frozen soil conditions (2018-2021)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.iceflood.db2375.2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.iceflood.db2375.2022</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.iceflood.db2375.2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">水文</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hydrology</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  本数据集在天津大学水利工程仿真与安全国家重点实验室的弯道水槽中完成，该实验旨在通过测量并分析冻土条件下粘性土堤溃决过程中溃口形态和溃决区域的水力要素变化规律，探究堤防的溃决机理。该数据集包括溃口横向宽度和垂向深度，堤前、堤后、巴歇尔槽水位，巴歇尔槽处流量，测点流速包含x、y、z方向的分流速。</w:t>
+        <w:t xml:space="preserve">This data set was completed in the bend flume of the State Key Laboratory of hydraulic engineering simulation and safety, Tianjin University. The experiment aims to explore the mechanism of embankment collapse by measuring and analyzing the change law of hydraulic factors in the collapse process and the collapse area of cohesive soil embankment under frozen soil conditions. The data set includes the transverse width and vertical depth of the breach, the water levels in front of the dike, behind the dike and in the Bacher trough, the flow at the Bacher trough, and the flow velocity at the measuring points, including the diversion velocity in the X, y and Z directions. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  试验中在堤防顶部适宜位置处布置结构光传感器，实时测量并记录堤防各点的高程，即可获取溃口的三维轮廓；在溃口区域布设多普勒流速仪，该仪器可以测量溃口三个方向的流速；在堤前堤后布置浪高仪，以分析洪水波的变化过程；巴歇尔槽处的浪高仪可以测量主槽区下游水位，进而分析此处流量变化；水槽充水阶段，由主槽区上游的电磁流量计控制入流流量，待堤前水位稳定之后，开始采集溃口形态和测点流速。</w:t>
+        <w:t xml:space="preserve">  In the test, the structured light sensor is arranged at the appropriate position on the top of the dike, and the elevation of each point of the dike is measured and recorded in real time, so that the three-dimensional contour of the breach can be obtained; Doppler current meter is arranged in the area of the breach, which can measure the velocity in three directions of the breach; The wave height meter is arranged in front of and behind the dike to analyze the change process of flood wave; The wave height meter at the Bachel trough can measure the downstream water level of the main trough area, and then analyze the flow change here; In the water filling stage of the flume, the inflow flow is controlled by the electromagnetic flowmeter at the upstream of the main tank area. After the water level in front of the dike is stable, the burst shape and flow velocity at the measuring point are collected.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  溃口形态数据是由结构光传感器采集的数据经程序处理计算所得，其中的溃口宽度和垂向深度均指溃口形态平均值；x、y、z方向的流速由多普勒流速仪直接采集所得；堤前、堤后、巴歇尔槽水位由浪高仪直接采集所得；巴歇尔槽流量通过此处水位数据计算所得，陡坎移动速率通过计算所得。</w:t>
+        <w:t xml:space="preserve">  The burst shape data is obtained by processing and calculating the data collected by the structured light sensor through the program, in which the burst width and vertical depth refer to the average value of the burst shape; x. The velocity in Y and Z directions is directly collected by Doppler current meter; The water levels in front of the dike, behind the dike and in the Bachel trough are directly collected by the wave height meter; The discharge of the Bachel trough is calculated from the water level data here, and the moving speed of the scarp is calculated.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  观测数据前试验仪器均通过校准，且处理数据均通过重复性检查。</w:t>
+        <w:t xml:space="preserve">  Before observing the data, the test instruments passed the calibration, and the processed data passed the repeatability check. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2018/01/01-2021/12/31</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2018/01/01-2021/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">天津大学水利工程仿真与安全国家重点实验室 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:State Key Laboratory of hydraulic engineering simulation and safety, Tianjin University </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">322.3 KiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:322.3 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:excel</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...57 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">时间, 溃口宽度, 垂向深度, 堤前水位, 堤后水位, 巴歇尔槽水位, 巴歇尔槽流量, x方向流速, y方向流速, z方向流速, 陡坎移动速率</w:t>
+        <w:t xml:space="preserve">Theme:Time, breach width, vertical depth, water level in front of the dike, water level behind the dike, water level in the Bachel trough, flow in the Bachel trough, flow velocity in the X direction, flow velocity in the Y direction, flow velocity in the Z direction, and moving velocity of the scarp</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">水文学 </w:t>
+        <w:t xml:space="preserve">Subject:hydrology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2018 2019 2020 2021</w:t>
+        <w:t xml:space="preserve">Time:2018 2019 2020 2021</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">天津大学水利工程仿真与安全国家重点实验室 </w:t>
+        <w:t xml:space="preserve">Place:State Key Laboratory of hydraulic engineering simulation and safety </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1108,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 39.53</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1197,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">116.96</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1281,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">117.09</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1370,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 39.34</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1458,743 +1185,501 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李红星</w:t>
+        <w:t xml:space="preserve">contacts:Li Hongxing </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967592</w:t>
+        <w:t xml:space="preserve">phone:0931-4967592</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">戚园春 </w:t>
+        <w:t xml:space="preserve">contributors:qi yuanchun </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">戚园春  </w:t>
+        <w:t xml:space="preserve">author:qi yuanchun </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:qi yuanchun </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">戚园春. 冻土条件下粘性土堤溃决测点水力要素变化数据集（2018-2021）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.iceflood.db2375.2022.</w:t>
+        <w:t xml:space="preserve">qi yuanchun. Data set of changes in hydraulic factors at measuring points of cohesive soil embankment collapse under frozen soil conditions (2018-2021). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.iceflood.db2375.2022.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>