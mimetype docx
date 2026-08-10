--- v0 (2026-06-24)
+++ v1 (2026-08-10)
@@ -2,1205 +2,969 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">塔里木盆地2019年7月25-29日大范围沙尘暴观测数据</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Observation data of large-scale sandstorm in Tarim Basin from July 25 to 29, 2019</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Observation data of large-scale sandstorm in Tarim Basin from July 25 to 29, 2019</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.idm.db1921.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.idm.db1921.2023</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.IDM.2021.39</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">沙漠与荒漠化</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Desert</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本数据集为2019年7月25-29日塔里木盆地大范围沙尘暴观测数据。使用多种气象观测仪器对沙尘暴进行观测。数据主要包括梯度风速、温度、相对湿度、气压、能见度、地表输沙和探空数据（高度、风速、风向、位温、比湿），文件格式为Excel。</w:t>
+        <w:t xml:space="preserve">This data set is the observation data of large-scale sandstorm in Tarim Basin from July 25 to 29, 2019. A variety of meteorological observation instruments are used to observe dust storms. The data mainly includes gradient wind speed, temperature, relative humidity, air pressure, visibility, surface sediment transport and sounding data (height, wind speed, wind direction, potential temperature and specific humidity), and the file format is excel. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">使用气象梯度探测系统对风、温、湿、气压、能见度进行观测，并自动获取数据。探空数据使用GPS探空观测系统获取原始数据。</w:t>
+        <w:t xml:space="preserve">The meteorological gradient detection system is used to observe the wind, temperature, humidity, air pressure and visibility, and automatically obtain the data. Sounding data uses GPS sounding observation system to obtain original data.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">梯度气象数据由仪器自动获取的原始半小时数据。 探空数据为探空系统自动生成的等高度数据。</w:t>
+        <w:t xml:space="preserve">Gradient meteorological data is the original half-hour data automatically obtained by the instrument. Sounding data is equal altitude data automatically generated by sounding system.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据无缺测，质量良好。</w:t>
+        <w:t xml:space="preserve">There is no missing data and the quality is good </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2019/07/25-2019/07/29</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2019/07/25-2019/07/29</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">新疆维吾尔自治区巴音郭楞蒙古自治州塔里木盆地 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Tarim Basin, Bayingolin Mongolian Autonomous Prefecture, Xinjiang Uygur Autonomous Region </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="040B3BB9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">1099.0m-</w:t>
+        <w:t xml:space="preserve">altitude:1099.0m-</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Nonem</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2.5 MiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:2.5 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...20 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">无 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">Projection</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
-[...17 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
-[...46 lines deleted...]
-        <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">梯度风、温、湿, 气压, 能见度</w:t>
+        <w:t xml:space="preserve">Theme:Gradient wind, temperature, humidity</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">大气科学 </w:t>
+        <w:t xml:space="preserve">Subject:Atmospheric Science </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2019</w:t>
+        <w:t xml:space="preserve">Time:2019</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">新疆,  塔里木盆地,  塔中 </w:t>
+        <w:t xml:space="preserve">Place:Xinjiang,  Tarim Basin,  Tazhong </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1234,69 +998,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 38.98</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1323,69 +1069,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 83.64</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1407,69 +1135,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 83.64</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1496,69 +1206,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 38.98</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1584,812 +1276,563 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596</w:t>
+        <w:t xml:space="preserve">phone:0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">crensed@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:crensed@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">中国气象局乌鲁木齐沙漠气象研究所 </w:t>
+        <w:t xml:space="preserve">contributors:Urumqi Desert Meteorological Institute, China Meteorological Administration </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">张建涛  </w:t>
+        <w:t xml:space="preserve">author:Zhang jiantao </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:Zhang jiantao , Urumqi Desert Meteorological Institute, China Meteorological Administration </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">中国气象局乌鲁木齐沙漠气象研究所. 塔里木盆地2019年7月25-29日大范围沙尘暴观测数据. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.IDM.2021.39.</w:t>
+        <w:t xml:space="preserve">Urumqi Desert Meteorological Institute, China Meteorological Administration. Observation data of large-scale sandstorm in Tarim Basin from July 25 to 29, 2019. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.IDM.2021.39.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EB4B773" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Article</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">citation:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Yang Fan, He Qing, Huang Jianping, Ali Mamtimin, Zheng Wei. Desert Environment and Climate Observation Network over the Taklimakan Desert[J]. Bulletin of the American Meteorological Society, 2021, 102, (6): 1-53. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">