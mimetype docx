--- v0 (2026-06-16)
+++ v1 (2026-07-31)
@@ -2,1079 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">黑河生态水文遥感试验：可见光/近红外、热红外多角度航空遥感（2012年8月1日）</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Heihe River Ecological hydrological remote sensing experiment: Visible / near infrared and thermal infrared multi angle aerial remote sensing (August 1, 2012)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Heihe River Ecological hydrological remote sensing experiment: Visible / near infrared and thermal infrared multi angle aerial remote sensing (August 1, 2012)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.nieer.db3495.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.nieer.db3495.2023</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.NIEER.2021.1891</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">遥感及产品</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Remote Sensing</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  本数据集于2012年8月1日在黑河上游开展了可见光/近红外、热红外获取数据。2012年8月1日在黑河上游，利用运12飞机，搭载WIDAS传感器，开展了可见光/近红外、热红外的多角度航空遥感试验。   WIDAS系统集成了：高分辨率相机一台、可见光/近红外5波段多光谱相机两台（最大视场角48°）和热像仪一台（最大视场角46°）。获取的数据信息为，高分辨率CCD：0.08米；多光谱分辨率：0.4米；热像仪分辨率：2米。</w:t>
+        <w:t xml:space="preserve">On August 1, 2012, this data set carried out visible / near infrared and thermal infrared data acquisition in the upper reaches of Heihe River. On August 1, 2012, in the upper reaches of Heihe River, the multi angle aerial remote sensing test of visible / near infrared and thermal infrared was carried out by using Yun 12 aircraft and widas sensor Widas system integrates one high-resolution camera, two visible / near-infrared 5-band multispectral cameras (maximum field of view angle 48 °) and one thermal imager (maximum field of view angle 46 °). The acquired data information is: high resolution CCD: 0.08m; Multispectral resolution: 0.4m; Resolution of thermal imager: 2m </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  2012年8月1日在黑河上游，利用运12飞机，搭载WIDAS传感器，开展了可见光/近红外、热红外的多角度航空遥感试验。WIDAS系统集成了：高分辨率相机一台、可见光/近红外5波段多光谱相机两台（最大视场角48°）和热像仪一台（最大视场角46°）。</w:t>
+        <w:t xml:space="preserve">  On August 1, 2012, in the upper reaches of Heihe River, the multi angle aerial remote sensing test of visible / near infrared and thermal infrared was carried out by using Yun 12 aircraft and widas sensor. Widas system integrates one high-resolution camera, two visible / near-infrared 5-band multispectral cameras (maximum field of view angle 48 °) and one thermal imager (maximum field of view angle 46 °)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  获取的数据信息为，高分辨率CCD：0.08米；多光谱分辨率：0.4米；热像仪分辨率：2米。</w:t>
+        <w:t xml:space="preserve"> The acquired data information is: high resolution CCD: 0.08m; Multispectral resolution: 0.4m; Resolution of thermal imager: 2m</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  数据质量良好</w:t>
+        <w:t xml:space="preserve"> Good data quality </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2012/08/01-2012/08/02</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2012/08/01-2012/08/02</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">黑河流域, 中游人工绿洲试验区 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Heihe River Basin, middle reaches, artificial oasis, experimental area </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">91.0 GiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:91.0 GiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...57 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">WIDAS, 航空遥感, 多角度观测, 机载地面遥感</w:t>
+        <w:t xml:space="preserve">Theme:Widas, aerial remote sensing, multi angle observation, airborne ground remote sensing</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">自然地理学 </w:t>
+        <w:t xml:space="preserve">Subject:physical geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2012</w:t>
+        <w:t xml:space="preserve">Time:2012</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">中游人工绿洲试验区,  黑河流域 </w:t>
+        <w:t xml:space="preserve">Place:Middle reaches artificial oasis experimental area,  Heihe River Basin </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1108,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 39.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1197,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">100.27</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1281,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">100.46</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1370,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 38.70</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1458,887 +1185,612 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596</w:t>
+        <w:t xml:space="preserve">phone:0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">肖青,  闻建光 </w:t>
+        <w:t xml:space="preserve">contributors:Xiao qing,  Wen jianguang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">肖青  </w:t>
+        <w:t xml:space="preserve">author:Xiao qing </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:Xiao qing </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">number:91125003</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">黑河流域生态-水文过程综合遥感观测试验：航空光学遥感</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">肖青,闻建光. 黑河生态水文遥感试验：可见光/近红外、热红外多角度航空遥感（2012年8月1日）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.NIEER.2021.1891.</w:t>
+        <w:t xml:space="preserve">Xiao qing, Wen jianguang. Heihe River Ecological hydrological remote sensing experiment: Visible / near infrared and thermal infrared multi angle aerial remote sensing (August 1, 2012). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.NIEER.2021.1891.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EB4B773" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Article</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">citation:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Xin Li, Shaomin Liu, Qin Xiao, Mingguo Ma, Rui Jin, Tao Che, Weizhen Wang, Xiaoli Hu, Ziwei Xu, Jianguang Wen, Liangxu Wang. A multiscale dataset for understanding complex eco-hydrological processes in a heterogeneous oasis system.[J]. Scientific data, 2017, 4. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">