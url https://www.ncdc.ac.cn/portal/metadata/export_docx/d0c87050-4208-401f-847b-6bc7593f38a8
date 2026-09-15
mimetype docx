--- v1 (2026-07-31)
+++ v2 (2026-09-15)
@@ -2,878 +2,1079 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Heihe River Ecological hydrological remote sensing experiment: Visible / near infrared and thermal infrared multi angle aerial remote sensing (August 1, 2012)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">黑河生态水文遥感试验：可见光/近红外、热红外多角度航空遥感（2012年8月1日）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.nieer.db3495.2023</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Heihe River Ecological hydrological remote sensing experiment: Visible / near infrared and thermal infrared multi angle aerial remote sensing (August 1, 2012)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.ncdc.NIEER.2021.1891</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.nieer.db3495.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.ncdc.NIEER.2021.1891</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">申请获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Remote Sensing</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">遥感及产品</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">On August 1, 2012, this data set carried out visible / near infrared and thermal infrared data acquisition in the upper reaches of Heihe River. On August 1, 2012, in the upper reaches of Heihe River, the multi angle aerial remote sensing test of visible / near infrared and thermal infrared was carried out by using Yun 12 aircraft and widas sensor Widas system integrates one high-resolution camera, two visible / near-infrared 5-band multispectral cameras (maximum field of view angle 48 °) and one thermal imager (maximum field of view angle 46 °). The acquired data information is: high resolution CCD: 0.08m; Multispectral resolution: 0.4m; Resolution of thermal imager: 2m </w:t>
+        <w:t xml:space="preserve">  本数据集于2012年8月1日在黑河上游开展了可见光/近红外、热红外获取数据。2012年8月1日在黑河上游，利用运12飞机，搭载WIDAS传感器，开展了可见光/近红外、热红外的多角度航空遥感试验。   WIDAS系统集成了：高分辨率相机一台、可见光/近红外5波段多光谱相机两台（最大视场角48°）和热像仪一台（最大视场角46°）。获取的数据信息为，高分辨率CCD：0.08米；多光谱分辨率：0.4米；热像仪分辨率：2米。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  On August 1, 2012, in the upper reaches of Heihe River, the multi angle aerial remote sensing test of visible / near infrared and thermal infrared was carried out by using Yun 12 aircraft and widas sensor. Widas system integrates one high-resolution camera, two visible / near-infrared 5-band multispectral cameras (maximum field of view angle 48 °) and one thermal imager (maximum field of view angle 46 °)</w:t>
+        <w:t xml:space="preserve">  2012年8月1日在黑河上游，利用运12飞机，搭载WIDAS传感器，开展了可见光/近红外、热红外的多角度航空遥感试验。WIDAS系统集成了：高分辨率相机一台、可见光/近红外5波段多光谱相机两台（最大视场角48°）和热像仪一台（最大视场角46°）。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> The acquired data information is: high resolution CCD: 0.08m; Multispectral resolution: 0.4m; Resolution of thermal imager: 2m</w:t>
+        <w:t xml:space="preserve">  获取的数据信息为，高分辨率CCD：0.08米；多光谱分辨率：0.4米；热像仪分辨率：2米。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Good data quality </w:t>
+        <w:t xml:space="preserve">  数据质量良好</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2012/08/01-2012/08/02</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2012/08/01-2012/08/02</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Heihe River Basin, middle reaches, artificial oasis, experimental area </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">黑河流域, 中游人工绿洲试验区 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:91.0 GiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">91.0 GiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">tif</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Widas, aerial remote sensing, multi angle observation, airborne ground remote sensing</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">WIDAS, 航空遥感, 多角度观测, 机载地面遥感</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:physical geography </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">自然地理学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2012</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2012</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Middle reaches artificial oasis experimental area,  Heihe River Basin </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">中游人工绿洲试验区,  黑河流域 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -907,51 +1108,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 39.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -978,51 +1197,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">100.27</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1044,51 +1281,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">100.46</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1115,51 +1370,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 38.70</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1185,656 +1458,931 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts: </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">敏玉芳</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967596</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:Xiao qing,  Wen jianguang </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">肖青,  闻建光 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:Xiao qing </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">肖青  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:Xiao qing </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">肖青</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">number:91125003</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">91125003</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">name:</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">黑河流域生态-水文过程综合遥感观测试验：航空光学遥感</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Xiao qing, Wen jianguang. Heihe River Ecological hydrological remote sensing experiment: Visible / near infrared and thermal infrared multi angle aerial remote sensing (August 1, 2012). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.NIEER.2021.1891.</w:t>
+        <w:t xml:space="preserve">肖青,闻建光. 黑河生态水文遥感试验：可见光/近红外、热红外多角度航空遥感（2012年8月1日）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.NIEER.2021.1891.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EB4B773" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">citation:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>文章引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Xin Li, Shaomin Liu, Qin Xiao, Mingguo Ma, Rui Jin, Tao Che, Weizhen Wang, Xiaoli Hu, Ziwei Xu, Jianguang Wen, Liangxu Wang. A multiscale dataset for understanding complex eco-hydrological processes in a heterogeneous oasis system.[J]. Scientific data, 2017, 4. </w:t>
+        <w:t xml:space="preserve">Xin Li, Shaomin Liu, Qin Xiao, Mingguo Ma, Rui Jin, Tao Che, Weizhen Wang, Xiaoli Hu, Ziwei Xu, Jianguang Wen, Liangxu Wang. A multiscale dataset for understanding complex eco-hydrological processes in a heterogeneous oasis system.[J]. Scientific data, 2017, 4.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Tao Che, Xin Li, Shaomin Liu, Hongyi Li, Ziwei Xu, Junlei Tan, Yang Zhang, Zhiguo Ren, Lin Xiao, Jie Deng, Rui Jin, Mingguo Ma, Jian Wang, Xiaofan Yang. Integrated hydrometeorological, snow and frozen-ground observations in the alpine region of the Heihe River Basin, China[J]. Earth System Science Data, 2019, 11, (3). </w:t>
+        <w:t xml:space="preserve">Tao Che, Xin Li, Shaomin Liu, Hongyi Li, Ziwei Xu, Junlei Tan, Yang Zhang, Zhiguo Ren, Lin Xiao, Jie Deng, Rui Jin, Mingguo Ma, Jian Wang, Xiaofan Yang. Integrated hydrometeorological, snow and frozen-ground observations in the alpine region of the Heihe River Basin, China[J]. Earth System Science Data, 2019, 11(3).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="48B1038E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="49E237FA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED"/>