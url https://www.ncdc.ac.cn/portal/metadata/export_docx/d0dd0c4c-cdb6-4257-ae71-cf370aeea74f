--- v0 (2026-05-01)
+++ v1 (2026-06-15)
@@ -263,51 +263,51 @@
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Based on the thermal infrared band of Landsat 8 satellite, the high-resolution land surface temperature inversion data set of China-Pakistan Economic Corridor since 2013 has been prepared by using the method of multi model integration and comparison. The spatial resolution is 30m and the temporal resolution is 16 days. The data set is divided into 6 directories according to the year, and is divided into 12 subdirectories according to the month in each year directory. The data naming rule is CPEC_ LST_ Xm_ PPPRRR_ YYYYMMDD.tif Where x is the resolution, ppprrr is the row and column number of WRS system, and yyyymmdd is the identification of year, month and day, e.g. CPEC_ LST_ 30m_ 152042_ 20170603.tif。 </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
@@ -323,51 +323,51 @@
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">The basic data is from USGS earthexplorer in the United States（ https://earthexplorer.usgs.gov/ ）All Landsat 8 oli / tirs C1 level-1 data products from 2013 to now are available on the official website</w:t>
+        <w:t xml:space="preserve">The basic data is from USGS earthexplorer in the United States（ https://earthexplorer.usgs.gov/ ）All Landsat 8 oli / tirs C1 level-1 data products from 2013 to now are available on the official website.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
@@ -384,51 +384,51 @@
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Based on the thermal infrared band of Landsat 8 satellite, the method of multi model integration and comparison is adopted</w:t>
+        <w:t xml:space="preserve">Based on the thermal infrared band of Landsat 8 satellite, the method of multi model integration and comparison is adopted.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
@@ -630,51 +630,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">data </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">format:</w:t>
+        <w:t xml:space="preserve">format:GeoTIFF</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Coordinate</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
@@ -761,51 +761,51 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Theme:Data retrieval, surface temperature, China Pakistan Economic Corridor, landsat8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:physical geography </w:t>
+        <w:t xml:space="preserve">Subject:geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Time:2013 2014 2015 2016 2017 2018</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -926,51 +926,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 80.27</w:t>
+              <w:t xml:space="preserve"> 80.25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5C8F4A0B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="1F65CFD5" w14:textId="77777777">
         <w:trPr>
@@ -1063,51 +1063,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 41.92</w:t>
+              <w:t xml:space="preserve"> 41.90</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1FE2CE8F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
@@ -1134,51 +1134,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 60.27</w:t>
+              <w:t xml:space="preserve"> 60.25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3924CDA2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="782BBB40" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">