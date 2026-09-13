--- v1 (2026-06-15)
+++ v2 (2026-09-13)
@@ -2,878 +2,1154 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">High spatial resolution surface temperature inversion data set of China-Pakistan Economic Corridor from 2013-2018</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">中巴经济走廊高空间分辨率地表温度反演数据集（2013-2018年）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/casnw.054.2018.db</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">High spatial resolution surface temperature inversion data set of China-Pakistan Economic Corridor from 2013-2018</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.ncdc.nieer.2020.1325</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/casnw.054.2018.db</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.ncdc.nieer.2020.1325</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">申请获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Frozen soil</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">冻土</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">本数据集基于Landsat8卫星热红外波段，采用多模型集成比较的方法，制备了中巴经济走廊地区2013年以来的高分辨率地表温度反演数据集，空间分辨率为30m，时间分辨率为16天。数据集按照年份共分为6个目录，在每个年份目录下按照月份划分为12个子目录，数据命名规则为： CPEC_LST_Xm_PPPRRR_YYYYMMDD.tif，其中X为分辨率，PPPRRR为WRS系统行列号，YYYYMMDD为年月日标识，例CPEC_LST_30m_152042_20170603.tif。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">The basic data is from USGS earthexplorer in the United States（ https://earthexplorer.usgs.gov/ ）All Landsat 8 oli / tirs C1 level-1 data products from 2013 to now are available on the official website.</w:t>
+        <w:t xml:space="preserve">基础数据来源于美国USGS EarthExplorer (https://earthexplorer.usgs.gov/)官方网站，获取了自2013年到目前所有的Landsat 8 OLI/TIRS C1 Level-1数据产品。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Based on the thermal infrared band of Landsat 8 satellite, the method of multi model integration and comparison is adopted.</w:t>
+        <w:t xml:space="preserve">基于Landsat8卫星热红外波段，采用多模型集成比较的方法。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">The data sampling results show that: the consistency index of all samples is greater than 0.84, and the Kling Gupta coefficient is above 0.72. In addition, through comparative verification, this data product has obvious advantages in spatial resolution. </w:t>
+        <w:t xml:space="preserve">数据抽样结果表明：所有样本的一致性指数均大于0.84，Kling-Gupta系数在0.72以上，此外，通过对比验证，本数据产品在空间分辨率上具有明显优势。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2013/03/23-2018/05/01</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2013/03/23-2018/05/01</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:China-Pakistan Economic Corridor Region </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">中巴经济走廊区域 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:1.2 TiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1.2 TiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">GeoTIFF</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据空间分辨率</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(/</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>米</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">30.0m</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">16天</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Data retrieval, surface temperature, China Pakistan Economic Corridor, landsat8</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据反演, 地表温度, 中巴经济走廊, Landsat8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:geography </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地理学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2013 2014 2015 2016 2017 2018</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2013 2014 2015 2016 2017 2018</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Kashgar,  China,  China Pakistan Economic Corridor region </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">中国喀什,  中巴经济走廊区域,  巴基斯坦瓜达尔港 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -907,51 +1183,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 80.25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -978,51 +1272,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 23.75</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1044,51 +1356,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 41.90</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1115,51 +1445,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 60.25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1185,501 +1533,743 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Zhao Guohui </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">赵国辉</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967594</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967594</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:zhgh@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">zhgh@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:ZHAO Guohui </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">赵国辉 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:ZHAO Guohui </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">赵国辉  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:ZHAO Guohui </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">赵国辉</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">ZHAO Guohui. High spatial resolution surface temperature inversion data set of China-Pakistan Economic Corridor from 2013-2018. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2020. https://cstr.cn/CSTR:11738.11.ncdc.nieer.2020.1325.</w:t>
+        <w:t xml:space="preserve">赵国辉. 中巴经济走廊高空间分辨率地表温度反演数据集（2013-2018年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2020. https://cstr.cn/CSTR:11738.11.ncdc.nieer.2020.1325.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>