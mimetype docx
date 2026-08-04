--- v0 (2026-05-06)
+++ v1 (2026-08-04)
@@ -2,1079 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">狼心山径流变化数据集（2000-2018年）</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Runoff change in Langxin Mountain</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Runoff change in Langxin Mountain</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.nieer.db6487.2024</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.nieer.db6487.2024</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.NCDC.NIEER.DB6487.2024</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">水文</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hydrology</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  本数据集基于2000-2018年间额济纳水务局监测数据，详细记录了2000-2018年狼心山不同月份径流量的变化情况，共包含228条数据记录，该数据集可为评估额济纳绿洲区水文状况提供部分参考。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  2000-2018年间额济纳水务局。</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  查询2000-2018年黑河数据中心观测数据获得，利用excel对数据进行整理检查。</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  为确保数据质量，对数据集进行人工检查和校正，并于文献记录进行对比，审核后入库。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2021/03/24-2024/04/24</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2021/03/24-2024/04/24</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">额济纳旗 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Ejina Banner </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">18.7 KiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:18.7 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...57 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">狼心山, 径流量, 年际变化</w:t>
+        <w:t xml:space="preserve">Theme:Langxin Mountain, runoff, interannual variation</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">自然地理学 </w:t>
+        <w:t xml:space="preserve">Subject:physical geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2000 2001 2002 2003 2004 2005 2006 2007 2008 2009 2010 2011 2012 2013 2014 2015 2016 2017 2018</w:t>
+        <w:t xml:space="preserve">Time:2000 2001 2002 2003 2004 2005 2006 2007 2008 2009 2010 2011 2012 2013 2014 2015 2016 2017 2018</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">额济纳绿洲 </w:t>
+        <w:t xml:space="preserve">Place:ejina oasis </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1108,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1197,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1281,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1370,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1458,818 +1185,550 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596</w:t>
+        <w:t xml:space="preserve">phone:0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">王川 </w:t>
+        <w:t xml:space="preserve">contributors:WANG Chuan </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">马登科  </w:t>
+        <w:t xml:space="preserve">author:MA Dengke </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:WANG Chuan </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">number:XDA23060304</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">山地-绿洲-荒漠协同发展模式与对策</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">王川. 狼心山径流变化数据集（2000-2018年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2024. https://cstr.cn/CSTR:11738.11.NCDC.NIEER.DB6487.2024.</w:t>
+        <w:t xml:space="preserve">WANG Chuan. Runoff change in Langxin Mountain. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2024. https://cstr.cn/CSTR:11738.11.NCDC.NIEER.DB6487.2024.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>