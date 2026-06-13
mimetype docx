--- v0 (2026-04-29)
+++ v1 (2026-06-13)
@@ -2,1040 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">基于光学图像/ X-射线图像引导和生物视听反馈引导的碳离子治疗技术的测试报告</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Test report of carbon ion therapy guided by optical image / X-ray image and bio audio visual feedback</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Test report of carbon ion therapy guided by optical image / X-ray image and bio audio visual feedback</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.imp.db3988.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.imp.db3988.2023</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.NCDC.IMP.DB3988.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">其他</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Others</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  该测试报告是基于光学图像/X-射线图像引导和生物视听反馈引导的碳离子治疗技术的一份实验测试报告，该实验将光学图像引导/ X-射线图像引导和生物视听反馈引导进行联合调试测试，综合图像信息和生物反馈信息，以评估碳离子治疗技术。</w:t>
+        <w:t xml:space="preserve">The test report is an experimental test report of carbon ion therapy technology based on optical image / X-ray image guidance and biological audio-visual feedback guidance. In this experiment, optical image guidance / X-ray image guidance and biological audio-visual feedback guidance are jointly debugged and tested, and image information and biological feedback information are integrated to evaluate carbon ion therapy technology </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  通过搭建光学图像/X射线双平板系统以及生物视听反馈呼吸引导装置，验证了光学图像和X射线图像引导系统的可靠性，使用光学图像引导系统获取的患者位移精度和旋转精度在1毫米和1度以内；使用X射线图像引导系统所获得患者位置精度在1mm以内，运动肿瘤跟踪精度在1.5mm以内，符合当前放射治疗对患者摆位精度和图像引导技术的要求。进一步验证了生物视听反馈呼吸引导技术的可靠性，并证实该技术可以提高碳离子治疗的照射剂量的均匀性和照射效率。</w:t>
+        <w:t xml:space="preserve">The reliability of the optical image and X-ray image guidance system was verified by building the optical image / X-ray double plate system and the biological audio-visual feedback respiratory guidance device. The displacement accuracy and rotation accuracy of the patients obtained by the optical image guidance system were within 1 mm and 1 degree; Using X-ray image-guided system, the patient position accuracy is less than 1 mm, and the tracking accuracy of moving tumor is less than 1.5 mm, which meets the requirements of current radiotherapy for patient positioning accuracy and image-guided technology. It further verified the reliability of the biological audio-visual feedback respiratory guidance technology, and confirmed that the technology can improve the radiation dose uniformity and radiation efficiency of carbon ion therapy.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  此报告中数据位置信息由软件系统读取获得，数据处理采用的是origin软件。</w:t>
+        <w:t xml:space="preserve">The data location information in this report is read by the software system, and Origin software is used for data processing.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  数据质量良好。</w:t>
+        <w:t xml:space="preserve">Good data quality </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2017/07/01-2019/12/31</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2017/07/01-2019/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">甘肃兰州 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Lanzhou, Gansu </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">33.2 MiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:33.2 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">pdf</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...18 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">光学图像, X-射线引导, 生物视听反馈</w:t>
+        <w:t xml:space="preserve">Theme:Optical image, X-ray guidance, bio audio visual feedback</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Subject:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2017 2018 2019</w:t>
+        <w:t xml:space="preserve">Time:2017 2018 2019</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">兰州,  甘肃省 </w:t>
+        <w:t xml:space="preserve">Place:Gansu,  Gansu Province </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1069,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1158,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1242,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1331,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1419,818 +1185,550 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596</w:t>
+        <w:t xml:space="preserve">phone:0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">肖国青 </w:t>
+        <w:t xml:space="preserve">contributors:XIAO Guoqing </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">肖国青  </w:t>
+        <w:t xml:space="preserve">author:XIAO Guoqing </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:XIAO Guoqing </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">number:2017YFC0107500</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">多模式引导的多粒子生物适形调强新技术研究与实现</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name:Research and implementation of a new conformal intensity modulation technique for multi-particle biology guided by multi-modes</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">肖国青. 基于光学图像/ X-射线图像引导和生物视听反馈引导的碳离子治疗技术的测试报告. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2023. https://cstr.cn/CSTR:11738.11.NCDC.IMP.DB3988.2023.</w:t>
+        <w:t xml:space="preserve">XIAO Guoqing. Test report of carbon ion therapy guided by optical image / X-ray image and bio audio visual feedback. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2023. https://cstr.cn/CSTR:11738.11.NCDC.IMP.DB3988.2023.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>