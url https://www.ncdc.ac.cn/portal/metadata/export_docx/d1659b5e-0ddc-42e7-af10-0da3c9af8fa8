--- v0 (2026-06-12)
+++ v1 (2026-07-28)
@@ -2,878 +2,1079 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">2024 Liangzhou District Tourism Resource Spatial Quantity Grading Dataset</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">2024年凉州区旅游资源空间数量分级数据集</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.tourism.db7195.2026</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">2024 Liangzhou District Tourism Resource Spatial Quantity Grading Dataset</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.NCDC.TOURISM.DB7195.2026</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.tourism.db7195.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.NCDC.TOURISM.DB7195.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">登录获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Social economy and culture</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">社会经济文化</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">  本数据集源于甘肃省武威市凉州区文体广电和旅游局牵头组织的系统性旅游资源普查，旨在科学认知区域旅游资源本底与空间格局。其生产方法基于镇级行政单元对旅游单体进行数量统计，并对统计结果采用等距与自然断点相结合的方法进行分级，形成空间分级专题数据。数据采用地理坐标系，经度范围依据实际行政区划确定。本数据特点在于由官方主导，数据来源权威、标准统一，通过分级处理直观揭示了旅游资源分布的集聚差异。主要适用于区域旅游规划、资源开发潜力评估、旅游空间结构分析及相关学术研究。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> This dataset is a processed statistical dataset, sourced from the tourism resource survey and statistics conducted jointly by the Culture, Sports, Radio, Television, and Tourism Bureau of Liangzhou District, Wuwei City, Gansu Province, in collaboration with relevant departments and professional technical teams. The data collection is based on the town level administrative unit as the basic statistical unit, and the quantity of tourism units is counted. The statistical results are classified using a combination of equidistant and natural breakpoints to form spatial classification thematic data.</w:t>
+        <w:t xml:space="preserve">  本数据集为于经加工处理的统计数据集，来源于甘肃省武威市凉州区文体广电和旅游局牵头，联合相关部门及专业技术团队共同开展的旅游资源调查与统计工作。数据采集以镇级行政单元为基本统计单元，对旅游单体进行数量统计，并对统计结果采用等距与自然断点相结合的方法进行分级，形成空间分级专题数据。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Based on the original single point vector data of tourism resources (point feature layer, including resource location coordinates and attribute information); By manually counting the number of individual tourism resources within each administrative unit (township/street); Connect the statistical results to the vector layer of the administrative boundary of Liangzhou District; Use natural fracture method to classify the resource quantity field within the administrative unit into five levels, and apply graded color rendering; Overlay the administrative boundaries of Liangzhou District as a geographic reference, and ultimately export it as a Shapefile format feature class file.  This dataset is a derived data product that converts discrete resource points into continuous density fields through standard spatial analysis processes, used to reveal the spatial agglomeration pattern of tourism resources.</w:t>
+        <w:t xml:space="preserve">  以原始旅游资源单体点位矢量数据（点要素图层，包含资源位置坐标及属性信息）为基础；通过人工统计各行政单元（乡镇/街道）内旅游资源单体数量；将统计结果连接至凉州区行政边界矢量图层；对行政单元内的资源数量字段采用自然断裂法进行五级分级，并应用分级颜色渲染；叠加凉州区行政边界作为地理参考，最终导出为Shapefile格式的要素类文件。   该数据集为派生数据产品，通过标准空间分析流程将离散资源点转化为连续密度场，用于揭示旅游资源空间集聚格局。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (1) Basic data quality control: The original point data is obtained by the official census team through field investigation, archive verification, and multi-source positioning, following unified national standards to ensure the standardization and authority of resource classification, positioning, and attributes; The census process includes multiple rounds of internal audits and expert reviews.  (2) Data processing quality control: In the ArcGIS 10.8 platform, kernel density analysis is strictly performed according to standard tool parameters; Visual inspection and statistical verification before and after processing (comparing the consistency between the original point distribution and density hotspots); Manually review outliers (high-density isolated points).  (3) Complete generation process: raw point data collection (field survey+spatial positioning) → data cleaning and vector layer construction → ArcGIS kernel density estimation analysis (parameter setting+calculation) → hierarchical rendering and administrative boundary overlay → output dataset.  (4) Usage: The mature ArcGIS spatial analysis module is used throughout the process, with no custom scripts or non-standard algorithms. </w:t>
+        <w:t xml:space="preserve">  （1）基础数据质量控制：原始点位数据由官方普查团队通过实地调查、档案核实、多源定位获取，遵循统一国家标准，确保资源分类、定位与属性的规范性和权威性；普查过程包括多轮内部审核与专家复核。   （2）数据加工质量控制：在ArcGIS10.8平台中，严格按照标准工具参数执行核密度分析；处理前后进行目视检查与统计验证（对比原始点位分布与密度热点一致性）；对异常值（孤立点高密度）进行手动复核。   （3）完整产生过程：原始点位数据采集（实地普查+空间定位）→数据清洗与矢量图层构建→ArcGIS核密度估计分析（参数设定+计算）→分级渲染与行政边界叠加→输出数据集。   （4）使用方法：全程采用成熟的ArcGIS空间分析模块，无自定义脚本或非标准算法。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2026/02/06-2026/02/06</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2026/02/06-2026/02/06</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Liangzhou District, Wuwei City, Gansu Province </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">甘肃省武威市凉州区 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:274.8 KiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">274.8 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">*.shp</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">年</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Liangzhou District, tourism resources, spatial quantity classification</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">凉州区, 旅游资源, 空间数量分级</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:human geography </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">人文地理学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2024</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2024</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Gansu Province,  Wuwei City,  Liangzhou District </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">甘肃省,  武威市,  凉州区 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -907,51 +1108,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 38.20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -978,51 +1197,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">101.98</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1044,51 +1281,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">103.38</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1115,51 +1370,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 37.38</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1185,550 +1458,818 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Li Hongxing </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李红星</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967592</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967592</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:He Peng,  Wen Qian </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">何鹏,  温倩 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:Wen Qian </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">温倩  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:Wen Qian </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">温倩</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">number:2025KY025</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2025KY025</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">name:Measurement of Value-Added and Economic Contribution of Cultural and Tourism Industry in Gansu Province Based on the IO-TSA Integrated Model</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">基于I0-TSA整合模型的甘肃省文旅产业增加值测度与经济贡献研究</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">He Peng, Wen Qian. 2024 Liangzhou District Tourism Resource Spatial Quantity Grading Dataset. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2026. https://cstr.cn/CSTR:11738.11.NCDC.TOURISM.DB7195.2026.</w:t>
+        <w:t xml:space="preserve">何鹏,温倩. 2024年凉州区旅游资源空间数量分级数据集. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2026. https://cstr.cn/CSTR:11738.11.NCDC.TOURISM.DB7195.2026.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>