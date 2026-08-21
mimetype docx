--- v0 (2026-05-22)
+++ v1 (2026-08-21)
@@ -2,1079 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">东北中俄原油管道沿线多年冻土地温综合数据集（2022-2024年）</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Comprehensive permafrost ground temperature dataset along the China-Russia Crude Oil Pipeline in Northeast China (2022-2024)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Comprehensive permafrost ground temperature dataset along the China-Russia Crude Oil Pipeline in Northeast China (2022-2024)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.nieer.db7290.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.nieer.db7290.2026</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.NCDC.NIEER.DB7290.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">冻土</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Frozen soil</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  中俄原油管道沿线多年冻土地温综合数据集包含6个监测场地8处钻孔的冻土地温观测数据，数据时间范围为2022年6月-2024年6月。数据通过现场布设的热敏电阻温度链（冰冻圈科学与冻土工程国家重点实验室研制，测量精度±0.05℃）自动采集，并由CR3000数据采集仪及TRM128深孔测温扩展板记录，采集频率为2h/次。原始观测数据经逐日统计计算生成日尺度数据，形成数据集。本数据集可用于管道沿线冻土热力特性分析、冻土环境监测、工程热扰动研究及相关冻土灾害与环境科学研究。   表格中各监测场地的坐标分别为：MDS94（124°31'34.43"E、52°44'56.39"N）、MDS166（124°42'07.74"E、52°12'42.88"N）、MDS248（124°20'38.06"E、51°35'26.41"N）、MDS304（124°11'34.63"E、51°09'38.17"N）、MDS364（124°18'46.69"E、50°41'09.38"N）和MDS391（124°13'32.11"E、50°28'14.32"N）。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  本数据集属于第一手观测数据，自主产生。数据通过野外长期监测获取，并经过电子化整理形成标准化数据集。</w:t>
+        <w:t xml:space="preserve">    This dataset belongs to first-hand observation data and was generated independently. The data is obtained through long-term field monitoring and electronically organized to form a standardized dataset.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  现场布设6个监测场地共8处钻孔，使用热敏电阻温度链进行自动观测，测量精度±0.05℃；采集单元包括美国Campbell Scientific公司的CR3000数据采集仪及TRM128深孔测温扩展板。温度探头布设深度覆盖0至25 m，采集频率为2小时一次。遵循标准规范：观测方法符合野外监测规范及相关技术要求，确保监测数据的准确性与代表性。加工处理方法：原始观测数据经逐日统计计算，生成日平均地温数据集；数据未进行插值、模拟或其他二次计算处理。误差控制：采集设备定期校准，以保证数据的连续性、准确性和科学适用性。</w:t>
+        <w:t xml:space="preserve">    Six monitoring sites were set up on site, with a total of eight boreholes. Thermistor temperature chains were used for automatic observation, with a measurement accuracy of ± 0.05 ℃; The acquisition unit includes the CR3000 data acquisition instrument from Campbell Scientific in the United States and the TRM128 deep hole temperature measurement expansion board. The temperature probe is installed at a depth covering 0 to 25 meters, with a collection frequency of once every 2 hours. Following standard specifications: The observation method complies with field monitoring standards and relevant technical requirements to ensure the accuracy and representativeness of monitoring data. Processing method: The raw observation data is calculated on a daily basis to generate a daily average ground temperature dataset; The data has not been interpolated, simulated, or subjected to any other secondary calculation processing. Error control: The collection equipment is regularly calibrated to ensure the continuity, accuracy, and scientific applicability of the data.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  本数据集为现场第一手观测数据，自主产生，采用冰冻圈科学与冻土工程国家重点实验室研制的热敏电阻温度链进行自动采集，采集频率为2h/次。原始观测数据经过逐日统计计算生成日尺度数据，保持了原始温度变化特征，确保数据的准确性、连续性和可用性，适用于冻土热力特性分析、管道周冻土稳定性研究及冻土环境科学研究。</w:t>
+        <w:t xml:space="preserve">    This data set is the first-hand observation data on the site, which is generated independently. It uses the thermistor temperature chain developed by the State Key Laboratory of Cryosphere Science and Frozen Soil Engineering for automatic collection, and the collection frequency is 2h/time. The original observation data is calculated on a daily basis to generate daily scale data, which maintains the original temperature change characteristics, ensures the accuracy, continuity, and availability of the data, and is suitable for analyzing the thermal characteristics of frozen soil, studying the stability of frozen soil around pipelines, and scientific research on frozen soil environment. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2022/10/01-2024/10/31</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2022/10/01-2024/10/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">东北多年冻土区 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Northeast Permafrost Region </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2.0 MiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:2.0 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:*.xlsx</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...57 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">中俄原油管道, 冻土, 地温观测</w:t>
+        <w:t xml:space="preserve">Theme:China Russia crude oil pipeline, frozen soil, ground temperature observation</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">地理学 </w:t>
+        <w:t xml:space="preserve">Subject:geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2022 2023 2024</w:t>
+        <w:t xml:space="preserve">Time:2022 2023 2024</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">东北多年冻土区 </w:t>
+        <w:t xml:space="preserve">Place:Northeast Permafrost Region </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1108,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 52.75</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1197,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">124.19</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1281,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">124.70</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1370,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 50.47</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1458,828 +1185,560 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596</w:t>
+        <w:t xml:space="preserve">phone:0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李国玉,  陈敦,  高凯,  王飞,  曹亚鹏,  尹国安,  牛富俊,  商允虎,  林峻岑,  杜青松,  贾寒,  王亚鹏,  齐舜舜,  艾熙惠,  杨佳伟,  李兆祥,  胡美容 </w:t>
+        <w:t xml:space="preserve">contributors:Li Guoyu,  Chen Dun,  Gao Kai,  Wang Fei,  Cao Yapeng,  Yin Guoan,  NIU Fujun,  Shang Yunhu,  Lin Juncen,  Du Qingsong,  Jia Han,  Wang Yapeng,  Qi Shunshun,  Ai Xihui,  Yang Jiawei,  Li Zhaoxiang,  Hu Meirong </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">高凯  </w:t>
+        <w:t xml:space="preserve">author:Gao Kai </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">,  陈敦  </w:t>
+        <w:t xml:space="preserve">,  Chen Dun </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:Chen Dun </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">number:2022FY100700</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">东北高纬度多年冻土本底及冻融灾害调查</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name:Survey of Permafrost Conditions and Freeze-Thaw Damage in the High-Latitude Regions of Northeast China</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">李国玉,陈敦,高凯,王飞,曹亚鹏,尹国安,牛富俊,商允虎,林峻岑,杜青松,贾寒,王亚鹏,齐舜舜,艾熙惠,杨佳伟,李兆祥,胡美容. 东北中俄原油管道沿线多年冻土地温综合数据集（2022-2024年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2026. https://cstr.cn/CSTR:11738.11.NCDC.NIEER.DB7290.2026.</w:t>
+        <w:t xml:space="preserve">Li Guoyu, Chen Dun, Gao Kai, Wang Fei, Cao Yapeng, Yin Guoan, NIU Fujun, Shang Yunhu, Lin Juncen, Du Qingsong, Jia Han, Wang Yapeng, Qi Shunshun, Ai Xihui, Yang Jiawei, Li Zhaoxiang, Hu Meirong. Comprehensive permafrost ground temperature dataset along the China-Russia Crude Oil Pipeline in Northeast China (2022-2024). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2026. https://cstr.cn/CSTR:11738.11.NCDC.NIEER.DB7290.2026.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>