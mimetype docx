--- v0 (2026-06-19)
+++ v1 (2026-06-19)
@@ -2,878 +2,1079 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data sets of vegetation distribution in Key Tributaries of the Yellow River Basin in 2001 and 2008</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">2001年、2008年黄河流域重点支流植被分布数据集</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.HHSTBC.db0067.2021</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Data sets of vegetation distribution in Key Tributaries of the Yellow River Basin in 2001 and 2008</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.ncdc.HHSTBC.2020.206</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.HHSTBC.db0067.2021</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.ncdc.HHSTBC.2020.206</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">申请获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Soil and Water Conservation</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">水土保持</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">This data set is for the Yellow River Basin flowing through Qinghai, Gansu, Ningxia, Inner Mongolia, Shanxi, Shaanxi, Henan and Shandong provinces and regions (including Taohe River, Huangshui River, Zhuanglang River, Zuli River, Qingshui River, Hunhe River, yangjiachuan, Pianguan River, Huangfuchuan River, etc.) with an area of more than 1000 The statistical data sets of vegetation and distribution of counties (districts, banners) in 2001 and 2008 mainly include tributary name, vegetation type, distribution range, vegetation characteristics and other data. The statistical data of 2001 and 2008 respectively contain 113 data. </w:t>
+        <w:t xml:space="preserve">本数据集为黄河流域流经青海、甘肃、宁夏、内蒙、山西、陕西、河南、山东8个省区重点支流（包括洮河、湟水、庄浪河、祖厉河、清水河、浑河、杨家川、偏关河、皇甫川等32条流域面积大于1000 k㎡）涉及的县（区、旗）2001年和2008年的植被及分布统计数据集，主要包括支流名称、植被类型、分布范围、植被特征等数据，其中2001年和2008年统计数据分别包含113条数据。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">This data set is obtained through statistical reporting and summary.</w:t>
+        <w:t xml:space="preserve">本数据集通过统计上报汇总获取。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">This data set is reported and reviewed by Qinghai, Gansu, Ningxia, Inner Mongolia, Shanxi, Shaanxi, Henan and Shandong provinces.</w:t>
+        <w:t xml:space="preserve">本数据集是由青海、甘肃、宁夏、内蒙、山西、陕西、河南、山东各省区统计上报，审核汇总。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">This data is reviewed by professionals in each stage of acquisition and processing to ensure the integrity and accuracy of data integration and good data quality. </w:t>
+        <w:t xml:space="preserve">本数据在获取处理各阶段均由专业人员负责审核，保证数据整合完成的完整性、准确性，数据质量良好。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2001/01/01-2008/12/31</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2001/01/01-2008/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Key Tributaries of the Yellow River Basin (including Qinghai, Gansu, Ningxia, Inner Mongolia, Shanxi, Shaanxi, Henan and Shandong) </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">黄河流域重点支流（包括青海、甘肃、宁夏、内蒙、山西、陕西、河南、山东8个省区） </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:63.8 KiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">63.8 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Excel</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">日</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Tributary name</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">支流名称，植被类型，分布范围，植被特征</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:1998</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1998</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Henan Province,  Ningxia,  Inner Mongolia,  Shandong,  Shanxi Province,  Shaanxi Province,  Gansu Province,  Qinghai Province </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">河南省,  宁夏,  内蒙,  山东,  山西省,  陕西省,  甘肃省,  青海省 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -907,51 +1108,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 32.94</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -978,51 +1197,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 97.04</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1044,51 +1281,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 97.04</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1115,51 +1370,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 32.91</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1185,501 +1458,743 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts: </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">敏玉芳</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967596 </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967596 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:Monitoring Center for ecological environment of soil and water conservation in the Yellow River Basin </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">黄河流域水土保持生态环境监测中心 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:Li Suya </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李素雅  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:Li Suya </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">黄河流域水土保持生态环境监测中心</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Monitoring Center for ecological environment of soil and water conservation in the Yellow River Basin. Data sets of vegetation distribution in Key Tributaries of the Yellow River Basin in 2001 and 2008. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.HHSTBC.2020.206.</w:t>
+        <w:t xml:space="preserve">黄河流域水土保持生态环境监测中心. 2001年、2008年黄河流域重点支流植被分布数据集. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.HHSTBC.2020.206.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>