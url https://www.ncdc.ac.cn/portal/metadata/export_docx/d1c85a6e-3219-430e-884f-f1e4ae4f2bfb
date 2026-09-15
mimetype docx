--- v1 (2026-06-19)
+++ v2 (2026-09-15)
@@ -1000,51 +1000,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">地点：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">河南省,  宁夏,  内蒙,  山东,  山西省,  陕西省,  甘肃省,  青海省 </w:t>
+        <w:t xml:space="preserve">河南省,  宁夏,  陕西省,  山西省,  内蒙,  山东,  甘肃省,  青海省 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>