--- v0 (2026-06-12)
+++ v1 (2026-07-29)
@@ -2,926 +2,753 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">黑河流域NPP数据集</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">NPP dataset in the Heihe River Basin</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">NPP dataset in the Heihe River Basin</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.westdc.db3671.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.westdc.db3671.2023</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.Westdc.2020.460</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">基础地理</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Basic Geography</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">利用光能利用率模型C-FIX，高时空分辨率的SPOT/VEGETATION遥感数据，全球格网化气象再分析资料以及黑河流域土地利用图，估算了1998-2002年黑河流域不同生态系统净初级生产力（NPP）的年总量和平均生产力。 使用了比利时VITO研究所图像处理与存档中心(CTIV)提供的1998年至2002年黑河流域逐旬1 km分辨率SPOT VEGETATATION NDVI(10天最大化合成)数据产品)来计算C-FIX模型所需的关键参数fAPAR； 使用来自法国气象局(MeteoFrance)全球1.5°×1.5°格网化逐日气象数据产品获得1998年至2002年黑河流域逐日气温和总辐射。 包含了黑河流域NPP年累积量空间分布格局图、NPP季节动态图。本数据空间分辨率为1km。</w:t>
+        <w:t xml:space="preserve">The annual total and average net primary productivity (NPP) of different ecosystems in Heihe River Basin from 1998 to 2002 were estimated by using the model C-FIX, the remote sensing data of spot / vegetation with high spatial-temporal resolution, the global grid meteorological reanalysis data and the land use map of Heihe River Basin. The key parameter for C-FIX model, fAPAR, is calculated by using spot vegetation NDVI (ten day maximum synthesis) data product with resolution of one kilometer every ten days from 1998 to 2002 provided by ctiv The daily temperature and total radiation of Heihe River Basin from 1998 to 2002 were obtained by using the global 1.5 °× 1.5 ° grid day by day meteorological data products from the Meteorological Office of France. It includes the spatial distribution pattern of annual NPP accumulation and the seasonal NPP dynamic map of Heihe River Basin. The spatial resolution of this data is 1km. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">1.光能利用率模型C-FIX，高时空分辨率的SPOT/VEGETATION遥感数据，全球格网化气象再分析资料以及黑河流域土地利用图 2.比利时VITO研究所图像处理与存档中心(CTIV)提供的1998年至2002年黑河流域逐旬1 km分辨率SPOT VEGETATATION NDVI(10天最大化合成)数据产品) 3.法国气象局(MeteoFrance)全球1.5°×1.5°格网化逐日气象数据产品</w:t>
+        <w:t xml:space="preserve">1. Model C-FIX, spot / vegetation remote sensing data with high spatial-temporal resolution, global grid meteorological reanalysis data and land use map of Heihe River Basin 2. Spot vegetation NDVI (ten day maximum synthesis) data product with resolution of one kilometer every ten days in Heihe River Basin from 1998 to 2002 provided by ctiv 3. Global 1.5 °× 1.5 ° grid day by day meteorological data products of France</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">C-FIX模型</w:t>
+        <w:t xml:space="preserve">C-FIX model</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据质量良好</w:t>
+        <w:t xml:space="preserve">Good data quality </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">1998/01/01-2002/12/31</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:1998/01/01-2002/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">黑河流域 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Heihe River Basin </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">11.9 MiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:11.9 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:Raster</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...56 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">WGS84 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...67 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Projection</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
@@ -934,241 +761,169 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">生态系统, NPP, 净初级生产力</w:t>
+        <w:t xml:space="preserve">Theme:Ecosystem, NPP, Net primary productivity</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">自然地理学 </w:t>
+        <w:t xml:space="preserve">Subject:physical geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">1998 1999 2000 2001 2002</w:t>
+        <w:t xml:space="preserve">Time:1998 1999 2000 2001 2002</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">黑河流域 </w:t>
+        <w:t xml:space="preserve">Place:Heihe Basin </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1202,69 +957,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 43.25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1291,69 +1028,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 96.02</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1375,69 +1094,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">104.20</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1464,69 +1165,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 37.70</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1552,812 +1235,563 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">黑河计划数据管理中心</w:t>
+        <w:t xml:space="preserve">contacts:Heihe project data management center </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967287</w:t>
+        <w:t xml:space="preserve">phone:0931-4967287</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">westdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:westdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">卢玲 </w:t>
+        <w:t xml:space="preserve">contributors:Lu lin </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">卢玲  </w:t>
+        <w:t xml:space="preserve">author:Lu lin </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:Lu lin </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">卢玲. 黑河流域NPP数据集. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2020. https://cstr.cn/CSTR:11738.11.ncdc.Westdc.2020.460.</w:t>
+        <w:t xml:space="preserve">Lu lin. NPP dataset in the Heihe River Basin. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2020. https://cstr.cn/CSTR:11738.11.ncdc.Westdc.2020.460.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EB4B773" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Article</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">citation:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Lu L, Li X, Veroustraete F, Kang E S, Wang J H. Analysing the forcing mechanisms for net primary productivity changes in the Heihe River Basin, north‐west China[J]. International Journal of Remote Sensing, 2009-02-01, 30, (3): 793-816. </w:t>
         <w:br/>
         <w:t xml:space="preserve">            DOI: 10.1080/01431160802438530.</w:t>
       </w:r>