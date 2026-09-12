--- v1 (2026-07-29)
+++ v2 (2026-09-12)
@@ -2,753 +2,926 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">NPP dataset in the Heihe River Basin</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">黑河流域NPP数据集</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.westdc.db3671.2023</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">NPP dataset in the Heihe River Basin</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.ncdc.Westdc.2020.460</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.westdc.db3671.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.ncdc.Westdc.2020.460</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">登录获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Basic Geography</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">基础地理</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">The annual total and average net primary productivity (NPP) of different ecosystems in Heihe River Basin from 1998 to 2002 were estimated by using the model C-FIX, the remote sensing data of spot / vegetation with high spatial-temporal resolution, the global grid meteorological reanalysis data and the land use map of Heihe River Basin. The key parameter for C-FIX model, fAPAR, is calculated by using spot vegetation NDVI (ten day maximum synthesis) data product with resolution of one kilometer every ten days from 1998 to 2002 provided by ctiv The daily temperature and total radiation of Heihe River Basin from 1998 to 2002 were obtained by using the global 1.5 °× 1.5 ° grid day by day meteorological data products from the Meteorological Office of France. It includes the spatial distribution pattern of annual NPP accumulation and the seasonal NPP dynamic map of Heihe River Basin. The spatial resolution of this data is 1km. </w:t>
+        <w:t xml:space="preserve">利用光能利用率模型C-FIX，高时空分辨率的SPOT/VEGETATION遥感数据，全球格网化气象再分析资料以及黑河流域土地利用图，估算了1998-2002年黑河流域不同生态系统净初级生产力（NPP）的年总量和平均生产力。 使用了比利时VITO研究所图像处理与存档中心(CTIV)提供的1998年至2002年黑河流域逐旬1 km分辨率SPOT VEGETATATION NDVI(10天最大化合成)数据产品)来计算C-FIX模型所需的关键参数fAPAR； 使用来自法国气象局(MeteoFrance)全球1.5°×1.5°格网化逐日气象数据产品获得1998年至2002年黑河流域逐日气温和总辐射。 包含了黑河流域NPP年累积量空间分布格局图、NPP季节动态图。本数据空间分辨率为1km。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">1. Model C-FIX, spot / vegetation remote sensing data with high spatial-temporal resolution, global grid meteorological reanalysis data and land use map of Heihe River Basin 2. Spot vegetation NDVI (ten day maximum synthesis) data product with resolution of one kilometer every ten days in Heihe River Basin from 1998 to 2002 provided by ctiv 3. Global 1.5 °× 1.5 ° grid day by day meteorological data products of France</w:t>
+        <w:t xml:space="preserve">1.光能利用率模型C-FIX，高时空分辨率的SPOT/VEGETATION遥感数据，全球格网化气象再分析资料以及黑河流域土地利用图 2.比利时VITO研究所图像处理与存档中心(CTIV)提供的1998年至2002年黑河流域逐旬1 km分辨率SPOT VEGETATATION NDVI(10天最大化合成)数据产品) 3.法国气象局(MeteoFrance)全球1.5°×1.5°格网化逐日气象数据产品</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">C-FIX model</w:t>
+        <w:t xml:space="preserve">C-FIX模型</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Good data quality </w:t>
+        <w:t xml:space="preserve">数据质量良好</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:1998/01/01-2002/12/31</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1998/01/01-2002/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Heihe River Basin </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">黑河流域 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:11.9 MiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11.9 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">栅格</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...32 lines deleted...]
-    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据空间分辨率</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(/</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>米</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1000.0m</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Projection</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">WGS84 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">投影：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
@@ -761,169 +934,241 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Ecosystem, NPP, Net primary productivity</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">生态系统, NPP, 净初级生产力</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:physical geography </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">自然地理学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:1998 1999 2000 2001 2002</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1998 1999 2000 2001 2002</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Heihe Basin </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">黑河流域 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -957,51 +1202,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 43.25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1028,51 +1291,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 96.02</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1094,51 +1375,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">104.20</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1165,51 +1464,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 37.70</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1235,587 +1552,834 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Heihe project data management center </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">黑河计划数据管理中心</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967287</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967287</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:westdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">westdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:Lu lin </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">卢玲 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:Lu lin </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">卢玲  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:Lu lin </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">卢玲</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Lu lin. NPP dataset in the Heihe River Basin. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2020. https://cstr.cn/CSTR:11738.11.ncdc.Westdc.2020.460.</w:t>
+        <w:t xml:space="preserve">卢玲. 黑河流域NPP数据集. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2020. https://cstr.cn/CSTR:11738.11.ncdc.Westdc.2020.460.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EB4B773" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">citation:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>文章引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Lu L, Li X, Veroustraete F, Kang E S, Wang J H. Analysing the forcing mechanisms for net primary productivity changes in the Heihe River Basin, north‐west China[J]. International Journal of Remote Sensing, 2009-02-01, 30, (3): 793-816. </w:t>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">            DOI: 10.1080/01431160802438530.</w:t>
+        <w:t xml:space="preserve">Lu L, Li X, Veroustraete F, Kang ES, Wang JH. Analysing the forcing mechanisms for net primary productivity changes in the Heihe River Basin, north‐west China[J/OL]. International Journal of Remote Sensing, 2009-02-01, 30(3): 793-816. DOI: 10.1080/01431160802438530.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="48B1038E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="49E237FA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED"/>